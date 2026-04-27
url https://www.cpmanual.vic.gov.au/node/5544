--- v0 (2026-03-13)
+++ v1 (2026-04-27)
@@ -1,68 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00056EC4" w:rsidP="00056EC4" w:rsidRDefault="00FF195A" w14:paraId="4739B500" w14:textId="7AF6EE17">
+    <w:p w14:paraId="4739B500" w14:textId="7AF6EE17" w:rsidR="00056EC4" w:rsidRDefault="00FF195A" w:rsidP="00056EC4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="53F5242F" wp14:editId="4B654141">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="277961787" name="Picture 1" descr="Victoria State Government"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -86,80 +83,80 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001B193D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5245" w:type="dxa"/>
         <w:tblInd w:w="4820" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w:rsidTr="00837AA0" w14:paraId="18FF4B0B" w14:textId="77777777">
+      <w:tr w:rsidR="00AD784C" w14:paraId="18FF4B0B" w14:textId="77777777" w:rsidTr="00837AA0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00431F42" w:rsidR="00AD784C" w:rsidP="00CC78EC" w:rsidRDefault="00D53FCC" w14:paraId="30E6956D" w14:textId="43EE3B48">
+          <w:p w14:paraId="30E6956D" w14:textId="43EE3B48" w:rsidR="00AD784C" w:rsidRPr="00431F42" w:rsidRDefault="00D53FCC" w:rsidP="00CC78EC">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r w:rsidRPr="00D53FCC">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">As </w:t>
             </w:r>
             <w:r w:rsidR="00E9301D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53FCC">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>ne</w:t>
             </w:r>
             <w:r w:rsidR="008F4A56">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -188,776 +185,745 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53FCC">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ay of </w:t>
             </w:r>
             <w:r w:rsidR="00E9301D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53FCC">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>orking </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD784C" w:rsidTr="00837AA0" w14:paraId="246F9CB0" w14:textId="77777777">
+      <w:tr w:rsidR="00AD784C" w14:paraId="246F9CB0" w14:textId="77777777" w:rsidTr="00837AA0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A1389F" w:rsidR="00386109" w:rsidP="00C12B05" w:rsidRDefault="00D53FCC" w14:paraId="14EEB3AC" w14:textId="107EF440">
+          <w:p w14:paraId="14EEB3AC" w14:textId="107EF440" w:rsidR="00386109" w:rsidRPr="00A1389F" w:rsidRDefault="00D53FCC" w:rsidP="00C12B05">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Information pack </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430393" w:rsidTr="00837AA0" w14:paraId="2AE57792" w14:textId="77777777">
+      <w:tr w:rsidR="00430393" w14:paraId="2AE57792" w14:textId="77777777" w:rsidTr="00837AA0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00430393" w:rsidP="00430393" w:rsidRDefault="001A6272" w14:paraId="68DABF30" w14:textId="77777777">
+          <w:p w14:paraId="68DABF30" w14:textId="77777777" w:rsidR="00430393" w:rsidRDefault="001A6272" w:rsidP="00430393">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
+              <w:r>
+                <w:t>OFFICIAL</w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FE4081" w:rsidR="00FE4081" w:rsidP="00FE4081" w:rsidRDefault="00FE4081" w14:paraId="3B4B7FED" w14:textId="5A778641">
+    <w:p w14:paraId="3B4B7FED" w14:textId="5A778641" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidRPr="00FE4081" w:rsidR="00FE4081" w:rsidSect="00792235">
+        <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="00792235">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0089557D" w:rsidTr="00FB357E" w14:paraId="28360C9F" w14:textId="77777777">
+      <w:tr w:rsidR="0089557D" w14:paraId="28360C9F" w14:textId="77777777" w:rsidTr="0C7E804C">
         <w:trPr>
           <w:trHeight w:val="12175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F86834" w:rsidR="0089557D" w:rsidP="0089557D" w:rsidRDefault="0089557D" w14:paraId="017E4649" w14:textId="77777777">
+          <w:p w14:paraId="1535B4DF" w14:textId="77777777" w:rsidR="000E60B3" w:rsidRPr="000E60B3" w:rsidRDefault="000E60B3" w:rsidP="000E60B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F86834">
+            <w:r w:rsidRPr="000E60B3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48688808" w14:textId="5FA83AFD" w:rsidR="000E60B3" w:rsidRPr="000E60B3" w:rsidRDefault="000E60B3" w:rsidP="000E60B3">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E60B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">To receive this document in another format, email the OPP Directorate via </w:t>
+              <w:t>Contact us to receive this document in another format. Please email the OPP Directorate </w:t>
             </w:r>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId15">
-              <w:r w:rsidRPr="00F86834">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="00944BDD" w:rsidRPr="00842C8A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>oppdirectorate@dffh.vic.gov.au</w:t>
+                <w:t xml:space="preserve">OPPDirectorate@dffh.vic.gov.au </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00F86834">
+            <w:r w:rsidR="00DD5B38">
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD7CDA" w:rsidR="0089557D" w:rsidP="0089557D" w:rsidRDefault="0089557D" w14:paraId="645B0362" w14:textId="77777777">
+          <w:p w14:paraId="6D377D82" w14:textId="77777777" w:rsidR="000E60B3" w:rsidRPr="000E60B3" w:rsidRDefault="000E60B3" w:rsidP="000E60B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD7CDA">
+            <w:r w:rsidRPr="000E60B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+              <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD7CDA">
+            <w:r w:rsidRPr="000E60B3">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD7CDA" w:rsidR="0089557D" w:rsidP="0089557D" w:rsidRDefault="0089557D" w14:paraId="129DAE88" w14:textId="5E70CF4E">
+          <w:p w14:paraId="04D6E5EE" w14:textId="77777777" w:rsidR="000E60B3" w:rsidRPr="000E60B3" w:rsidRDefault="000E60B3" w:rsidP="000E60B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD7CDA">
+            <w:r w:rsidRPr="000E60B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
+              <w:t>© State of Victoria, Australia, Department of Families, Fairness and Housing, February 2026. </w:t>
             </w:r>
-            <w:r w:rsidR="00EE0C36">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00FD7CDA">
+            <w:r w:rsidRPr="000E60B3">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD7CDA" w:rsidR="0089557D" w:rsidP="0089557D" w:rsidRDefault="0089557D" w14:paraId="463D53E0" w14:textId="77777777">
+          <w:p w14:paraId="433F9F1F" w14:textId="77777777" w:rsidR="000E60B3" w:rsidRPr="000E60B3" w:rsidRDefault="000E60B3" w:rsidP="000E60B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD7CDA">
+            <w:r w:rsidRPr="000E60B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>In this document, ‘Aboriginal’ and ‘First Nations’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/Koorie’ is retained when part of the title of a report, program or quotation.</w:t>
+              <w:t>In this document, ‘young person’ refers to both a child and young person and ‘young people’ refers to both children and young people.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD7CDA">
+            <w:r w:rsidRPr="000E60B3">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E02ABD" w:rsidR="00AF0F4D" w:rsidP="00AF0F4D" w:rsidRDefault="00AF0F4D" w14:paraId="0418CA9F" w14:textId="77777777">
+          <w:p w14:paraId="7AC842EC" w14:textId="77777777" w:rsidR="000E60B3" w:rsidRPr="000E60B3" w:rsidRDefault="000E60B3" w:rsidP="000E60B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02ABD">
+            <w:r w:rsidRPr="000E60B3">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBN </w:t>
+              <w:t>In this document, ‘Aboriginal’ and ‘First Nations’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/Koorie’ is retained when part of the title of a report, program or quotation.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E02ABD">
+            <w:r w:rsidRPr="000E60B3">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">978-1-76130-072-1 </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E02ABD">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E02ABD">
+          </w:p>
+          <w:p w14:paraId="6FBC4FB1" w14:textId="77777777" w:rsidR="000E60B3" w:rsidRPr="000E60B3" w:rsidRDefault="000E60B3" w:rsidP="000E60B3">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000E60B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Unless otherwise noted, images in this document show models and illustrative settings only. The images may not depict actual services, facilities or recipients of services. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E60B3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD7CDA" w:rsidR="00AF0F4D" w:rsidP="00AF0F4D" w:rsidRDefault="00AF0F4D" w14:paraId="4621D754" w14:textId="77777777">
+          <w:p w14:paraId="4621D754" w14:textId="77777777" w:rsidR="00AF0F4D" w:rsidRPr="00FD7CDA" w:rsidRDefault="00AF0F4D" w:rsidP="00AF0F4D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBN </w:t>
             </w:r>
             <w:r w:rsidRPr="00E02ABD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">978-1-76130-918-2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00E02ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(pdf/online/MS word)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F61AB" w:rsidP="003F61AB" w:rsidRDefault="003F61AB" w14:paraId="79BA96E9" w14:textId="77777777">
+          <w:p w14:paraId="79BA96E9" w14:textId="0FA2AD13" w:rsidR="003F61AB" w:rsidRDefault="003F61AB" w:rsidP="003F61AB">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="87189D"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Available at insert </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId16">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00C8191D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Mental health | Child Protec</w:t>
-[...11 lines deleted...]
-                <w:t>ion Manual | CP Manual Victoria</w:t>
+                <w:t>Mental health | Child Protection Manual | CP Manual Victoria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="87189D"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00555E51">
               <w:rPr>
                 <w:color w:val="87189D"/>
               </w:rPr>
               <w:t>https://www.cpmanual.vic.gov.au/advice-and-protocols/protocols/education-medical/mental-heal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="87189D"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD7CDA" w:rsidR="0089557D" w:rsidP="0089557D" w:rsidRDefault="0089557D" w14:paraId="73EBDA58" w14:textId="28CDCB1D">
+          <w:p w14:paraId="73EBDA58" w14:textId="28CDCB1D" w:rsidR="0089557D" w:rsidRPr="00FD7CDA" w:rsidRDefault="0089557D" w:rsidP="0089557D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7CDA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(2510465)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0089557D" w:rsidP="00F86834" w:rsidRDefault="0089557D" w14:paraId="74958C58" w14:textId="77777777">
+          <w:p w14:paraId="74958C58" w14:textId="77777777" w:rsidR="0089557D" w:rsidRDefault="0089557D" w:rsidP="00F86834">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0089557D" w:rsidP="00F86834" w:rsidRDefault="0089557D" w14:paraId="47CC915C" w14:textId="77777777">
+    <w:p w14:paraId="47CC915C" w14:textId="77777777" w:rsidR="0089557D" w:rsidRDefault="0089557D" w:rsidP="00F86834">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F86834" w:rsidR="0008204A" w:rsidP="0008204A" w:rsidRDefault="0008204A" w14:paraId="0A182FBD" w14:textId="328F7B3D">
+    <w:p w14:paraId="0A182FBD" w14:textId="328F7B3D" w:rsidR="0008204A" w:rsidRPr="00F86834" w:rsidRDefault="0008204A" w:rsidP="0008204A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00F86834">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B57329" w:rsidR="00AD784C" w:rsidP="002365B4" w:rsidRDefault="00AD784C" w14:paraId="4028DB6E" w14:textId="0B4EE14E">
+    <w:p w14:paraId="4028DB6E" w14:textId="0B4EE14E" w:rsidR="00AD784C" w:rsidRPr="00B57329" w:rsidRDefault="00AD784C" w:rsidP="002365B4">
       <w:pPr>
         <w:pStyle w:val="TOCheadingreport"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57329">
+        <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00AD784C" w14:paraId="1DABB5A0" w14:textId="5D3788DF">
+    <w:p w14:paraId="1DABB5A0" w14:textId="5D3788DF" w:rsidR="00825D51" w:rsidRDefault="00AD784C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487680">
-        <w:r w:rsidRPr="00FE2F2D" w:rsidR="00825D51">
+      <w:hyperlink w:anchor="_Toc220487680" w:history="1">
+        <w:r w:rsidR="00825D51" w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
         <w:r w:rsidR="00825D51">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00825D51">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00825D51">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487680 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00825D51">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00825D51">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00825D51">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00825D51">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="5F638F6B" w14:textId="0246AB2A">
+    <w:p w14:paraId="5F638F6B" w14:textId="0246AB2A" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487681">
+      <w:hyperlink w:anchor="_Toc220487681" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 1: Whole of Victoria – Department of Families, Fairness and Housing divisions, areas and local government authority areas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487681 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="0981E2FA" w14:textId="4B34215A">
+    <w:p w14:paraId="0981E2FA" w14:textId="4B34215A" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487682">
+      <w:hyperlink w:anchor="_Toc220487682" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 2: Information sharing</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487682 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="56ED41E6" w14:textId="06A15F56">
+    <w:p w14:paraId="56ED41E6" w14:textId="06A15F56" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487683">
+      <w:hyperlink w:anchor="_Toc220487683" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Information Sharing Provisions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487683 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="6705ED6B" w14:textId="7B5D192E">
+    <w:p w14:paraId="6705ED6B" w14:textId="7B5D192E" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487684">
+      <w:hyperlink w:anchor="_Toc220487684" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times"/>
           </w:rPr>
           <w:t>Section 192 of Children Youth and Families Act</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487684 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="69720C0B" w14:textId="2492CEF6">
+    <w:p w14:paraId="69720C0B" w14:textId="2492CEF6" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487685">
+      <w:hyperlink w:anchor="_Toc220487685" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Mental Health and Wellbeing Act 2022</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
@@ -966,1064 +932,1065 @@
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="5744EA98" w14:textId="27E1A4DA">
+    <w:p w14:paraId="5744EA98" w14:textId="27E1A4DA" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487686">
+      <w:hyperlink w:anchor="_Toc220487686" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 3: MHWA principles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487686 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="09E8B8F1" w14:textId="7B20C7A4">
+    <w:p w14:paraId="09E8B8F1" w14:textId="7B20C7A4" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487687">
+      <w:hyperlink w:anchor="_Toc220487687" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times"/>
           </w:rPr>
           <w:t>Decision making principles for treatment and interventions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487687 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="400BA25C" w14:textId="64199286">
+    <w:p w14:paraId="400BA25C" w14:textId="64199286" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487688">
+      <w:hyperlink w:anchor="_Toc220487688" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 4: Office of the Chief Psychiatrist Statewide Complex Needs Team terms of reference</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487688 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="19606EBA" w14:textId="44F7820F">
+    <w:p w14:paraId="19606EBA" w14:textId="44F7820F" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487689">
+      <w:hyperlink w:anchor="_Toc220487689" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times"/>
           </w:rPr>
           <w:t>Purpose</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487689 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="23849E1A" w14:textId="0DB5A2C1">
+    <w:p w14:paraId="23849E1A" w14:textId="0DB5A2C1" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487690">
+      <w:hyperlink w:anchor="_Toc220487690" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times"/>
           </w:rPr>
           <w:t>Eligibility criteria</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487690 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="31B21EB1" w14:textId="631AB01E">
+    <w:p w14:paraId="31B21EB1" w14:textId="631AB01E" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487691">
+      <w:hyperlink w:anchor="_Toc220487691" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times"/>
           </w:rPr>
           <w:t>Referral process and procedures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487691 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="19503E93" w14:textId="5A8C4840">
+    <w:p w14:paraId="19503E93" w14:textId="5A8C4840" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487692">
+      <w:hyperlink w:anchor="_Toc220487692" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 5: Child protection language</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487692 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="367D51D0" w14:textId="2863B7DD">
+    <w:p w14:paraId="367D51D0" w14:textId="2863B7DD" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487693">
+      <w:hyperlink w:anchor="_Toc220487693" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 6: Legal orders</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487693 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="00B86C30" w14:textId="2B1A02E0">
+    <w:p w14:paraId="00B86C30" w14:textId="2B1A02E0" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487694">
+      <w:hyperlink w:anchor="_Toc220487694" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times"/>
           </w:rPr>
           <w:t>Protection orders</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487694 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="3E1B15D3" w14:textId="669CED74">
+    <w:p w14:paraId="3E1B15D3" w14:textId="669CED74" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487695">
+      <w:hyperlink w:anchor="_Toc220487695" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times"/>
           </w:rPr>
           <w:t>Protection orders applicable to out-of-home care</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487695 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="302115D3" w14:textId="34B3E99A">
+    <w:p w14:paraId="302115D3" w14:textId="34B3E99A" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487696">
+      <w:hyperlink w:anchor="_Toc220487696" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 7: Compulsory assessment and treatment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487696 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="004EFA40" w14:textId="5611ED2F">
+    <w:p w14:paraId="004EFA40" w14:textId="5611ED2F" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487697">
+      <w:hyperlink w:anchor="_Toc220487697" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 8: Non-legal mental health advocacy service</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487697 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="70E31E5F" w14:textId="0A533468">
+    <w:p w14:paraId="70E31E5F" w14:textId="0A533468" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487698">
+      <w:hyperlink w:anchor="_Toc220487698" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 9: Mental Health Tribunal</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487698 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="54111A66" w14:textId="79EB65AA">
+    <w:p w14:paraId="54111A66" w14:textId="79EB65AA" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487699">
+      <w:hyperlink w:anchor="_Toc220487699" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 10: Mental Health terms and definitions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487699 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00825D51" w:rsidRDefault="00825D51" w14:paraId="2F2E94E5" w14:textId="0D25E9E0">
+    <w:p w14:paraId="2F2E94E5" w14:textId="0D25E9E0" w:rsidR="00825D51" w:rsidRDefault="00825D51">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc220487700">
+      <w:hyperlink w:anchor="_Toc220487700" w:history="1">
         <w:r w:rsidRPr="00FE2F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 11: General pathways to entering mental health and wellbeing services</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc220487700 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>33</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FB1F6E" w:rsidP="00D079AA" w:rsidRDefault="00AD784C" w14:paraId="42C49055" w14:textId="3A652EF0">
+    <w:p w14:paraId="42C49055" w14:textId="3A652EF0" w:rsidR="00FB1F6E" w:rsidRDefault="00AD784C" w:rsidP="00D079AA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1F6E" w:rsidRDefault="00FB1F6E" w14:paraId="56D509EB" w14:textId="77777777">
+    <w:p w14:paraId="56D509EB" w14:textId="77777777" w:rsidR="00FB1F6E" w:rsidRDefault="00FB1F6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001623CD" w:rsidP="001623CD" w:rsidRDefault="001623CD" w14:paraId="0F5595E1" w14:textId="0FC66E8B">
+    <w:p w14:paraId="0F5595E1" w14:textId="0FC66E8B" w:rsidR="001623CD" w:rsidRDefault="001623CD" w:rsidP="001623CD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487680" w:id="0"/>
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc220487680"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="007A5CAA" w:rsidP="001623CD" w:rsidRDefault="001623CD" w14:paraId="07E284F5" w14:textId="632D797B">
+    <w:p w14:paraId="07E284F5" w14:textId="632D797B" w:rsidR="007A5CAA" w:rsidRDefault="001623CD" w:rsidP="001623CD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="004B6EDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E758E1">
         <w:t xml:space="preserve">document </w:t>
       </w:r>
       <w:r w:rsidR="007A5CAA">
         <w:t>acts as an appendi</w:t>
       </w:r>
       <w:r w:rsidR="00EE0C36">
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="007A5CAA">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00E758E1">
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="000710E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000710E3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>As one: our way of working</w:t>
       </w:r>
       <w:r w:rsidR="000710E3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA4E95" w:rsidP="001623CD" w:rsidRDefault="00825D51" w14:paraId="50D384CD" w14:textId="3A934FF4">
+    <w:p w14:paraId="50D384CD" w14:textId="3A934FF4" w:rsidR="00DA4E95" w:rsidRDefault="00825D51" w:rsidP="001623CD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="000710E3">
         <w:t>t is for c</w:t>
       </w:r>
       <w:r w:rsidR="00D10E5C">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="000710E3">
         <w:t xml:space="preserve">protection </w:t>
       </w:r>
       <w:r w:rsidR="00D10E5C">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="007F0305">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="60B7CF17">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00CE0DB4">
@@ -2065,214 +2032,215 @@
       <w:r w:rsidR="19489833">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00CE0DB4">
         <w:t xml:space="preserve">ealth and </w:t>
       </w:r>
       <w:r w:rsidR="67665D55">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00CE0DB4">
         <w:t xml:space="preserve">ellbeing </w:t>
       </w:r>
       <w:r w:rsidR="74AD1CE4">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00CE0DB4">
         <w:t xml:space="preserve">ervices </w:t>
       </w:r>
       <w:r w:rsidR="000710E3">
         <w:t xml:space="preserve">(ICYAMHWS) </w:t>
       </w:r>
       <w:r w:rsidR="00CE0DB4">
         <w:t>in Victoria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000710E3" w:rsidP="001623CD" w:rsidRDefault="00514666" w14:paraId="04E22309" w14:textId="2EA4F55E">
+    <w:p w14:paraId="04E22309" w14:textId="2EA4F55E" w:rsidR="000710E3" w:rsidRDefault="00514666" w:rsidP="001623CD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>It provides</w:t>
       </w:r>
       <w:r w:rsidR="0045501B">
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidR="005C0C10">
         <w:t xml:space="preserve">hole or part documents </w:t>
       </w:r>
       <w:r w:rsidR="0045501B">
         <w:t>for convenience and ease o</w:t>
       </w:r>
       <w:r w:rsidR="00825D51">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="0045501B">
         <w:t xml:space="preserve"> access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, rather than hyperlinks to </w:t>
       </w:r>
       <w:r w:rsidR="00825D51">
         <w:t>the original sources</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DB4" w:rsidP="001623CD" w:rsidRDefault="00514666" w14:paraId="48E6AFA2" w14:textId="45EA6CE6">
+    <w:p w14:paraId="48E6AFA2" w14:textId="45EA6CE6" w:rsidR="00CE0DB4" w:rsidRDefault="00514666" w:rsidP="001623CD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="0045501B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>information in this document is</w:t>
       </w:r>
       <w:r w:rsidR="0045501B">
         <w:t xml:space="preserve"> intended as a reference only. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
       <w:r w:rsidR="00825D51">
         <w:t>original</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> source</w:t>
       </w:r>
       <w:r w:rsidR="00A93398">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00825D51">
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00825D51">
         <w:t>more</w:t>
       </w:r>
       <w:r w:rsidR="00CF6CDC">
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001623CD" w:rsidP="00837AA0" w:rsidRDefault="001623CD" w14:paraId="7AA80053" w14:textId="1EAF5F45">
+    <w:p w14:paraId="7AA80053" w14:textId="1EAF5F45" w:rsidR="001623CD" w:rsidRDefault="001623CD" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4BC7" w:rsidP="00EE7C92" w:rsidRDefault="00EE7C92" w14:paraId="424B9EFE" w14:textId="2BFB12E7">
+    <w:p w14:paraId="424B9EFE" w14:textId="2BFB12E7" w:rsidR="00EB4BC7" w:rsidRDefault="00EE7C92" w:rsidP="00EE7C92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487681" w:id="1"/>
-      <w:r w:rsidRPr="00EE7C92">
+      <w:bookmarkStart w:id="1" w:name="_Toc220487681"/>
+      <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix 1</w:t>
       </w:r>
       <w:r w:rsidR="007A5CAA">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> Whole of Victoria – D</w:t>
       </w:r>
       <w:r w:rsidR="00EB6E60">
         <w:t xml:space="preserve">epartment of Families, Fairness and Housing </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>divisions</w:t>
       </w:r>
       <w:r w:rsidR="00DA7564">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">areas and </w:t>
       </w:r>
       <w:r w:rsidR="007A5CAA">
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="007A5CAA">
+      <w:r w:rsidR="007A5CAA" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">ocal </w:t>
       </w:r>
       <w:r w:rsidR="007A5CAA">
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="007A5CAA">
+      <w:r w:rsidR="007A5CAA" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">overnment </w:t>
       </w:r>
       <w:r w:rsidR="007A5CAA">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="007A5CAA">
+      <w:r w:rsidR="007A5CAA" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">uthority </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>areas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00E27D98" w:rsidP="007A5CAA" w:rsidRDefault="00DA7564" w14:paraId="6E4E929E" w14:textId="1CB9462C">
+    <w:p w14:paraId="6E4E929E" w14:textId="1CB9462C" w:rsidR="00E27D98" w:rsidRDefault="00DA7564" w:rsidP="007A5CAA">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure 1: Map of the divisions, areas and </w:t>
       </w:r>
       <w:r w:rsidR="007A5CAA">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ocal </w:t>
       </w:r>
       <w:r w:rsidR="007A5CAA">
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">overnment </w:t>
       </w:r>
       <w:r w:rsidR="007A5CAA">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>uthority areas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00E27D98" w:rsidRDefault="00EE7C92" w14:paraId="05E63309" w14:textId="626C42E1">
+    <w:p w14:paraId="05E63309" w14:textId="626C42E1" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00E27D98">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D4C3772" wp14:editId="15CA82DD">
             <wp:extent cx="6096000" cy="3405972"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="480805838" name="Picture 2" descr="The figure shows a map of Department of Families, Fairness and Housing divisions, areas and local government authority areas in Victoria"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="480805838" name="Picture 2" descr="The figure shows a map of Department of Families, Fairness and Housing divisions, areas and local government authority areas in Victoria"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -2286,8237 +2254,8206 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6102727" cy="3409731"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="6B408582" w14:textId="77777777">
+    <w:p w14:paraId="6B408582" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00B31DD9" w:rsidRDefault="00240E4A" w14:paraId="254EB0A2" w14:textId="410A11E0">
+    <w:p w14:paraId="254EB0A2" w14:textId="410A11E0" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00240E4A" w:rsidP="00B31DD9">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure 2: Map of </w:t>
       </w:r>
       <w:r w:rsidR="009901DB">
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t>etro Melbourne –</w:t>
       </w:r>
       <w:r w:rsidR="009901DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t>divisions</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> areas and </w:t>
       </w:r>
       <w:r w:rsidR="009901DB">
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="009901DB">
+      <w:r w:rsidR="009901DB" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">ocal </w:t>
       </w:r>
       <w:r w:rsidR="009901DB">
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="009901DB">
+      <w:r w:rsidR="009901DB" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">overnment </w:t>
       </w:r>
       <w:r w:rsidR="009901DB">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t>uthority areas </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057207B" w:rsidP="000402E9" w:rsidRDefault="00240E4A" w14:paraId="626DDC76" w14:textId="1587E2FB">
+    <w:p w14:paraId="626DDC76" w14:textId="1587E2FB" w:rsidR="0057207B" w:rsidRDefault="00240E4A" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B5A546E" wp14:editId="6410F30D">
             <wp:extent cx="5903984" cy="3308985"/>
             <wp:effectExtent l="0" t="0" r="1905" b="5715"/>
             <wp:docPr id="1158473369" name="Picture 1158473369" descr="The figure is a map of metro Melbourne showing the Department of Families, Fairness and Housing divisions and areas and the local government areas areas that fall within them."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1158473369" name="Picture 1158473369" descr="The figure is a map of metro Melbourne showing the Department of Families, Fairness and Housing divisions and areas and the local government areas areas that fall within them."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5910580" cy="3312682"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B80594" w:rsidRDefault="00B80594" w14:paraId="4C282372" w14:textId="77777777">
+    <w:p w14:paraId="4C282372" w14:textId="77777777" w:rsidR="00B80594" w:rsidRDefault="00B80594">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057207B" w:rsidP="00FB357E" w:rsidRDefault="00907ACF" w14:paraId="5F6BF84D" w14:textId="0C56D285">
+    <w:p w14:paraId="5F6BF84D" w14:textId="0C56D285" w:rsidR="0057207B" w:rsidRDefault="00907ACF" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 1: </w:t>
       </w:r>
       <w:r w:rsidR="7488414E">
         <w:t xml:space="preserve">West </w:t>
       </w:r>
       <w:r w:rsidR="00BD5A7E">
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A068D8" w:rsidR="7488414E">
+      <w:r w:rsidR="7488414E" w:rsidRPr="00A068D8">
         <w:t>ivision</w:t>
       </w:r>
       <w:r w:rsidR="7488414E">
         <w:t xml:space="preserve"> areas</w:t>
       </w:r>
       <w:r w:rsidR="00BD5A7E">
         <w:t xml:space="preserve"> and their local government areas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10031" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2006"/>
         <w:gridCol w:w="2006"/>
         <w:gridCol w:w="2006"/>
         <w:gridCol w:w="2006"/>
         <w:gridCol w:w="2007"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00220A9C" w:rsidTr="00FB357E" w14:paraId="01321527" w14:textId="77777777">
+      <w:tr w:rsidR="00220A9C" w14:paraId="01321527" w14:textId="77777777" w:rsidTr="00FB357E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD5A7E" w:rsidR="00220A9C" w:rsidP="00FB357E" w:rsidRDefault="00220A9C" w14:paraId="747F178F" w14:textId="11FF12B0">
+          <w:p w14:paraId="747F178F" w14:textId="11FF12B0" w:rsidR="00220A9C" w:rsidRPr="00BD5A7E" w:rsidRDefault="00220A9C" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD5A7E">
               <w:t>Wimmera South</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00906C8B">
+            <w:r w:rsidR="00906C8B" w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve"> W</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve">est </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00A43CD8">
+            <w:r w:rsidR="00A43CD8" w:rsidRPr="00BD5A7E">
               <w:t>Area</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00BD5A7E">
+            <w:r w:rsidR="00BD5A7E" w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve"> local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD5A7E" w:rsidR="00220A9C" w:rsidP="00FB357E" w:rsidRDefault="00220A9C" w14:paraId="4AB7C3E8" w14:textId="6B73E01B">
+          <w:p w14:paraId="4AB7C3E8" w14:textId="6B73E01B" w:rsidR="00220A9C" w:rsidRPr="00BD5A7E" w:rsidRDefault="00220A9C" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve">Barwon </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00A43CD8">
+            <w:r w:rsidR="00A43CD8" w:rsidRPr="00BD5A7E">
               <w:t>Area</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00BD5A7E">
+            <w:r w:rsidR="00BD5A7E" w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve"> local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD5A7E" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00220A9C" w14:paraId="156B440F" w14:textId="412F22DF">
+          <w:p w14:paraId="156B440F" w14:textId="412F22DF" w:rsidR="00BD5A7E" w:rsidRPr="00BD5A7E" w:rsidRDefault="00220A9C" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD5A7E">
               <w:t>Central Highlands</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00BD5A7E">
+            <w:r w:rsidR="00BD5A7E" w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve"> Area local government areas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BD5A7E" w:rsidR="00220A9C" w:rsidP="00FB357E" w:rsidRDefault="00220A9C" w14:paraId="5F7E3305" w14:textId="77777777">
+          <w:p w14:paraId="5F7E3305" w14:textId="77777777" w:rsidR="00220A9C" w:rsidRPr="00BD5A7E" w:rsidRDefault="00220A9C" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD5A7E" w:rsidR="00A43CD8" w:rsidP="00FB357E" w:rsidRDefault="00220A9C" w14:paraId="07781D10" w14:textId="422276DC">
+          <w:p w14:paraId="07781D10" w14:textId="422276DC" w:rsidR="00A43CD8" w:rsidRPr="00BD5A7E" w:rsidRDefault="00220A9C" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD5A7E">
               <w:t>Western Melbourne</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00BD5A7E">
+            <w:r w:rsidR="00BD5A7E" w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00A43CD8">
+            <w:r w:rsidR="00A43CD8" w:rsidRPr="00BD5A7E">
               <w:t>Area</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00BD5A7E">
+            <w:r w:rsidR="00BD5A7E" w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve"> local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD5A7E" w:rsidR="00220A9C" w:rsidP="00FB357E" w:rsidRDefault="00220A9C" w14:paraId="25FFA4EA" w14:textId="2B2E8E18">
+          <w:p w14:paraId="25FFA4EA" w14:textId="2B2E8E18" w:rsidR="00220A9C" w:rsidRPr="00BD5A7E" w:rsidRDefault="00220A9C" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD5A7E">
               <w:t>Brimbank Melto</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00BD5A7E">
+            <w:r w:rsidR="00BD5A7E" w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve">n </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00A43CD8">
+            <w:r w:rsidR="00A43CD8" w:rsidRPr="00BD5A7E">
               <w:t>Area</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00BD5A7E">
+            <w:r w:rsidR="00BD5A7E" w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve">local </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00A93398">
+            <w:r w:rsidR="00A93398" w:rsidRPr="00BD5A7E">
               <w:t xml:space="preserve">government </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD5A7E" w:rsidR="00BD5A7E">
+            <w:r w:rsidR="00BD5A7E" w:rsidRPr="00BD5A7E">
               <w:t>areas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BD5A7E" w:rsidR="00220A9C" w:rsidP="00FB357E" w:rsidRDefault="00220A9C" w14:paraId="5B665E07" w14:textId="77777777">
+          <w:p w14:paraId="5B665E07" w14:textId="77777777" w:rsidR="00220A9C" w:rsidRPr="00BD5A7E" w:rsidRDefault="00220A9C" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00735DBF" w:rsidTr="00FB357E" w14:paraId="5DD61046" w14:textId="77777777">
+      <w:tr w:rsidR="00735DBF" w14:paraId="5DD61046" w14:textId="77777777" w:rsidTr="00FB357E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="62A13184" w14:textId="11E4AA64">
+          <w:p w14:paraId="62A13184" w14:textId="11E4AA64" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Corangamite </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="5CF5832C" w14:textId="239E9E49">
+          <w:p w14:paraId="5CF5832C" w14:textId="239E9E49" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Glenelg </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="51B6103E" w14:textId="172B0F51">
+          <w:p w14:paraId="51B6103E" w14:textId="172B0F51" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Hindmarsh </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="5099EB85" w14:textId="69F76420">
+          <w:p w14:paraId="5099EB85" w14:textId="69F76420" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Horsham </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="3BED34B8" w14:textId="2E11AAE2">
+          <w:p w14:paraId="3BED34B8" w14:textId="2E11AAE2" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00126E75" w:rsidR="009F3D24">
+            <w:r w:rsidR="009F3D24" w:rsidRPr="00126E75">
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00126E75">
               <w:t>yne </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="160C43CC" w14:textId="052AE3FB">
+          <w:p w14:paraId="160C43CC" w14:textId="052AE3FB" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Northern Grampians </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="6F91B17D" w14:textId="5978CC14">
+          <w:p w14:paraId="6F91B17D" w14:textId="5978CC14" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Southern Grampians </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="4352F415" w14:textId="0A3A0871">
+          <w:p w14:paraId="4352F415" w14:textId="0A3A0871" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>West Wimmera </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="6AAFA979" w14:textId="6B1715F3">
+          <w:p w14:paraId="6AAFA979" w14:textId="6B1715F3" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Yarriamb</w:t>
             </w:r>
-            <w:r w:rsidRPr="00126E75" w:rsidR="002C2383">
+            <w:r w:rsidR="002C2383" w:rsidRPr="00126E75">
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00126E75">
               <w:t>ack </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="4D8E2101" w14:textId="1B4E2D8F">
+          <w:p w14:paraId="4D8E2101" w14:textId="1B4E2D8F" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Colac Otway </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="60950FC8" w14:textId="21368C69">
+          <w:p w14:paraId="60950FC8" w14:textId="21368C69" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Greater Geelong </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="518B657D" w14:textId="44B55A3B">
+          <w:p w14:paraId="518B657D" w14:textId="44B55A3B" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Surf Coast </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB357E" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="70057D57" w14:textId="77777777">
+          <w:p w14:paraId="70057D57" w14:textId="77777777" w:rsidR="00735DBF" w:rsidRPr="00FB357E" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="226A47EB" w14:textId="62962A74">
+          <w:p w14:paraId="226A47EB" w14:textId="62962A74" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Ararat </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="6255C0DC" w14:textId="35E78613">
+          <w:p w14:paraId="6255C0DC" w14:textId="35E78613" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Ballarat </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="0ED4A47F" w14:textId="0E0F49E4">
+          <w:p w14:paraId="0ED4A47F" w14:textId="0E0F49E4" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Golden Plains </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="0EB7572F" w14:textId="7B927223">
+          <w:p w14:paraId="0EB7572F" w14:textId="7B927223" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Hepburn </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="2A985EA6" w14:textId="55BB7108">
+          <w:p w14:paraId="2A985EA6" w14:textId="55BB7108" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Moorabool </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="3273BF1A" w14:textId="56BD0177">
+          <w:p w14:paraId="3273BF1A" w14:textId="56BD0177" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Pyrenees </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB357E" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="1DA67283" w14:textId="77777777">
+          <w:p w14:paraId="1DA67283" w14:textId="77777777" w:rsidR="00735DBF" w:rsidRPr="00FB357E" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="32CB9060" w14:textId="486947E5">
+          <w:p w14:paraId="32CB9060" w14:textId="486947E5" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Hobsons Bay </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="466E6F7E" w14:textId="09F7E70C">
+          <w:p w14:paraId="466E6F7E" w14:textId="09F7E70C" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Maribyrnong </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="15B80C98" w14:textId="06677C72">
+          <w:p w14:paraId="15B80C98" w14:textId="06677C72" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Melbourne </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="50C7D233" w14:textId="4B1DE706">
+          <w:p w14:paraId="50C7D233" w14:textId="4B1DE706" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Moonee Valley </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="1CD7C419" w14:textId="5534A134">
+          <w:p w14:paraId="1CD7C419" w14:textId="5534A134" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Wyndham </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB357E" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="1583C177" w14:textId="77777777">
+          <w:p w14:paraId="1583C177" w14:textId="77777777" w:rsidR="00735DBF" w:rsidRPr="00FB357E" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="386A21E6" w14:textId="7E8342E3">
+          <w:p w14:paraId="386A21E6" w14:textId="7E8342E3" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Brimbank </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="5AA3439A" w14:textId="0CA9F30F">
+          <w:p w14:paraId="5AA3439A" w14:textId="0CA9F30F" w:rsidR="00735DBF" w:rsidRPr="00126E75" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Melton </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB357E" w:rsidR="00735DBF" w:rsidP="00FB357E" w:rsidRDefault="00735DBF" w14:paraId="7AA1BCB5" w14:textId="77777777">
+          <w:p w14:paraId="7AA1BCB5" w14:textId="77777777" w:rsidR="00735DBF" w:rsidRPr="00FB357E" w:rsidRDefault="00735DBF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="005D2CAA" w:rsidR="0025788B" w:rsidP="00B31DD9" w:rsidRDefault="0025788B" w14:paraId="09F1CA7E" w14:textId="0191CF09">
+    <w:p w14:paraId="09F1CA7E" w14:textId="0191CF09" w:rsidR="0025788B" w:rsidRPr="005D2CAA" w:rsidRDefault="0025788B" w:rsidP="00B31DD9">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table 2: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">North </w:t>
       </w:r>
       <w:r w:rsidR="00BD5A7E">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>ivision areas</w:t>
       </w:r>
       <w:r w:rsidR="00BD5A7E">
         <w:t xml:space="preserve"> and their local government areas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2516"/>
         <w:gridCol w:w="2516"/>
         <w:gridCol w:w="2516"/>
         <w:gridCol w:w="2517"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD5A7E" w:rsidTr="00FB357E" w14:paraId="79A8F0AE" w14:textId="77777777">
+      <w:tr w:rsidR="00BD5A7E" w14:paraId="79A8F0AE" w14:textId="77777777" w:rsidTr="00FB357E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60071" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="10CF7F92" w14:textId="7E6282E4">
+          <w:p w14:paraId="10CF7F92" w14:textId="7E6282E4" w:rsidR="00BD5A7E" w:rsidRPr="00D60071" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00D60071">
               <w:t>Mallee Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60071" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="035DBFB0" w14:textId="2C12B398">
+          <w:p w14:paraId="035DBFB0" w14:textId="2C12B398" w:rsidR="00BD5A7E" w:rsidRPr="00D60071" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00D60071">
               <w:t>Loddon Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60071" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="3E8F6687" w14:textId="133E1C4E">
+          <w:p w14:paraId="3E8F6687" w14:textId="133E1C4E" w:rsidR="00BD5A7E" w:rsidRPr="00D60071" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00D60071">
               <w:t>Hume Me</w:t>
             </w:r>
             <w:r w:rsidR="002E753E">
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D60071">
               <w:t>ri-bek Area local government</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60071" w:rsidR="00D60071">
+            <w:r w:rsidR="00D60071" w:rsidRPr="00D60071">
               <w:t xml:space="preserve"> areas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D60071" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="1E5D2D99" w14:textId="77777777">
+          <w:p w14:paraId="1E5D2D99" w14:textId="77777777" w:rsidR="00BD5A7E" w:rsidRPr="00D60071" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60071" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="77AB1747" w14:textId="5EFBE49E">
+          <w:p w14:paraId="77AB1747" w14:textId="5EFBE49E" w:rsidR="00BD5A7E" w:rsidRPr="00D60071" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00D60071">
               <w:t>North Eastern Melbourne</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60071" w:rsidR="00D60071">
+            <w:r w:rsidR="00D60071" w:rsidRPr="00D60071">
               <w:t xml:space="preserve"> Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5A7E" w:rsidTr="00FB357E" w14:paraId="62ED63C5" w14:textId="77777777">
+      <w:tr w:rsidR="00BD5A7E" w14:paraId="62ED63C5" w14:textId="77777777" w:rsidTr="00FB357E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="017940D6" w14:textId="73ADC6E6">
+          <w:p w14:paraId="017940D6" w14:textId="73ADC6E6" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Mildura </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="23B8F09C" w14:textId="77F57816">
+          <w:p w14:paraId="23B8F09C" w14:textId="77F57816" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Swan Hill </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="08F35118" w14:textId="3C52CF1E">
+          <w:p w14:paraId="08F35118" w14:textId="3C52CF1E" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Buloke </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="797AC927" w14:textId="17C9B995">
+          <w:p w14:paraId="797AC927" w14:textId="17C9B995" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Gannawarra </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="1DC723A3" w14:textId="0167AD8A">
+          <w:p w14:paraId="1DC723A3" w14:textId="0167AD8A" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="15972431" w14:textId="4000CA90">
+          <w:p w14:paraId="15972431" w14:textId="4000CA90" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Campaspe </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="625423EC" w14:textId="51081C2A">
+          <w:p w14:paraId="625423EC" w14:textId="51081C2A" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Central Goldfields </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="50F2F072" w14:textId="7DA599A6">
+          <w:p w14:paraId="50F2F072" w14:textId="7DA599A6" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Greater Bendigo </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="12FF2BD8" w14:textId="5A053336">
+          <w:p w14:paraId="12FF2BD8" w14:textId="5A053336" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Loddon </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="6241BC8E" w14:textId="5D3A2C63">
+          <w:p w14:paraId="6241BC8E" w14:textId="5D3A2C63" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Macedon Ranges </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="43752E43" w14:textId="2F222D0E">
+          <w:p w14:paraId="43752E43" w14:textId="2F222D0E" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Mount Alexander </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="5BF0F471" w14:textId="2E0AA269">
+          <w:p w14:paraId="5BF0F471" w14:textId="2E0AA269" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Hume </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="45DE6FE3" w14:textId="690568CA">
+          <w:p w14:paraId="45DE6FE3" w14:textId="690568CA" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Merri-bek </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB357E" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="048A46A1" w14:textId="77777777">
+          <w:p w14:paraId="048A46A1" w14:textId="77777777" w:rsidR="00BD5A7E" w:rsidRPr="00FB357E" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="48D14AE0" w14:textId="5C82C0C1">
+          <w:p w14:paraId="48D14AE0" w14:textId="5C82C0C1" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Banyule </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="20324128" w14:textId="1F29A1C1">
+          <w:p w14:paraId="20324128" w14:textId="1F29A1C1" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Darebin </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="42FA547A" w14:textId="1B2F2356">
+          <w:p w14:paraId="42FA547A" w14:textId="1B2F2356" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Nillumbik </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="1887A7F6" w14:textId="7A6B52E2">
+          <w:p w14:paraId="1887A7F6" w14:textId="7A6B52E2" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Whittlesea </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="27434177" w14:textId="0257B499">
+          <w:p w14:paraId="27434177" w14:textId="0257B499" w:rsidR="00BD5A7E" w:rsidRPr="00126E75" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Yarra </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB357E" w:rsidR="00BD5A7E" w:rsidP="00FB357E" w:rsidRDefault="00BD5A7E" w14:paraId="147D046D" w14:textId="77777777">
+          <w:p w14:paraId="147D046D" w14:textId="77777777" w:rsidR="00BD5A7E" w:rsidRPr="00FB357E" w:rsidRDefault="00BD5A7E" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000D661F" w:rsidR="005654E8" w:rsidP="000D661F" w:rsidRDefault="005654E8" w14:paraId="4EF5020D" w14:textId="3BEA4FB6">
+    <w:p w14:paraId="4EF5020D" w14:textId="3BEA4FB6" w:rsidR="005654E8" w:rsidRPr="000D661F" w:rsidRDefault="005654E8" w:rsidP="000D661F">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="000D661F">
         <w:t xml:space="preserve">Table 3: East </w:t>
       </w:r>
       <w:r w:rsidR="00D60071">
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D661F" w:rsidR="00D60071">
+      <w:r w:rsidR="00D60071" w:rsidRPr="000D661F">
         <w:t xml:space="preserve">ivision </w:t>
       </w:r>
       <w:r w:rsidRPr="000D661F">
         <w:t>areas</w:t>
       </w:r>
       <w:r w:rsidR="00D60071">
         <w:t xml:space="preserve"> and their local government areas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005654E8" w:rsidR="002837CF" w:rsidTr="00AE2AE5" w14:paraId="224E16DF" w14:textId="77777777">
+      <w:tr w:rsidR="002837CF" w:rsidRPr="005654E8" w14:paraId="224E16DF" w14:textId="77777777" w:rsidTr="00AE2AE5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="005654E8" w:rsidR="002837CF" w:rsidP="00FB357E" w:rsidRDefault="002837CF" w14:paraId="17625439" w14:textId="27B8E7E1">
+          <w:p w14:paraId="17625439" w14:textId="27B8E7E1" w:rsidR="002837CF" w:rsidRPr="005654E8" w:rsidRDefault="002837CF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00837AA0">
               <w:t>Ovens Murray</w:t>
             </w:r>
             <w:r w:rsidR="00D60071">
               <w:t xml:space="preserve"> Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="005654E8" w:rsidR="002837CF" w:rsidP="00FB357E" w:rsidRDefault="002837CF" w14:paraId="3245D118" w14:textId="3C79F60D">
+          <w:p w14:paraId="3245D118" w14:textId="3C79F60D" w:rsidR="002837CF" w:rsidRPr="005654E8" w:rsidRDefault="002837CF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="005654E8">
               <w:t>Goulburn</w:t>
             </w:r>
             <w:r w:rsidR="00D60071">
               <w:t xml:space="preserve"> Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="005654E8" w:rsidR="002837CF" w:rsidP="00FB357E" w:rsidRDefault="002837CF" w14:paraId="3B735D03" w14:textId="638B2983">
+          <w:p w14:paraId="3B735D03" w14:textId="638B2983" w:rsidR="002837CF" w:rsidRPr="005654E8" w:rsidRDefault="002837CF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Outer Eastern Melbourne</w:t>
             </w:r>
             <w:r w:rsidR="00D60071">
               <w:t xml:space="preserve"> Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="005654E8" w:rsidR="002837CF" w:rsidP="00FB357E" w:rsidRDefault="002837CF" w14:paraId="53C40704" w14:textId="29E2EF9F">
+          <w:p w14:paraId="53C40704" w14:textId="29E2EF9F" w:rsidR="002837CF" w:rsidRPr="005654E8" w:rsidRDefault="002837CF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Inner E</w:t>
             </w:r>
             <w:r w:rsidRPr="005654E8">
               <w:t>astern Melbourne</w:t>
             </w:r>
             <w:r w:rsidR="00D60071">
               <w:t xml:space="preserve"> Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B31DD9" w:rsidTr="00AE2AE5" w14:paraId="56C33422" w14:textId="77777777">
+      <w:tr w:rsidR="00B31DD9" w14:paraId="56C33422" w14:textId="77777777" w:rsidTr="00AE2AE5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="2A2B97E6" w14:textId="77777777">
+          <w:p w14:paraId="2A2B97E6" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Alpine </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="656F2E0A" w14:textId="77777777">
+          <w:p w14:paraId="656F2E0A" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Benalla </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="75462D84" w14:textId="77777777">
+          <w:p w14:paraId="75462D84" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Indigo </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="204D12C5" w14:textId="77777777">
+          <w:p w14:paraId="204D12C5" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Mansfield </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="47D5E61C" w14:textId="77777777">
+          <w:p w14:paraId="47D5E61C" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Towong </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="73E99224" w14:textId="77777777">
+          <w:p w14:paraId="73E99224" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Wangaratta </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="0BA431BE" w14:textId="200C7EDC">
+          <w:p w14:paraId="0BA431BE" w14:textId="200C7EDC" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Wodonga </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="048E41A5" w14:textId="5F11AE6C">
+          <w:p w14:paraId="048E41A5" w14:textId="5F11AE6C" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Greater Shepparton </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="6078F73C" w14:textId="77777777">
+          <w:p w14:paraId="6078F73C" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Mitchell </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="1BB19DA7" w14:textId="77777777">
+          <w:p w14:paraId="1BB19DA7" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Moira </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="07F9D5E1" w14:textId="77777777">
+          <w:p w14:paraId="07F9D5E1" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Murrindindi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="168ED3C9" w14:textId="77777777">
+          <w:p w14:paraId="168ED3C9" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Strathbogie </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="72C7214A" w14:textId="308BF6F7">
+          <w:p w14:paraId="72C7214A" w14:textId="308BF6F7" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="5EFF4E61" w14:textId="59EBC939">
+          <w:p w14:paraId="5EFF4E61" w14:textId="59EBC939" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Knox </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="036EB81B" w14:textId="45937203">
+          <w:p w14:paraId="036EB81B" w14:textId="45937203" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Maroondah </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="4999A79E" w14:textId="4489C2EB">
+          <w:p w14:paraId="4999A79E" w14:textId="4489C2EB" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Yarra Ranges </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="75CE63BC" w14:textId="77777777">
+          <w:p w14:paraId="75CE63BC" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="634123B0" w14:textId="18E370BA">
+          <w:p w14:paraId="634123B0" w14:textId="18E370BA" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Boroondara </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="55030E99" w14:textId="68683DF3">
+          <w:p w14:paraId="55030E99" w14:textId="68683DF3" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Manningham </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="7153E07E" w14:textId="021D7DD4">
+          <w:p w14:paraId="7153E07E" w14:textId="021D7DD4" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Monash </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="39D8249B" w14:textId="4070ECBB">
+          <w:p w14:paraId="39D8249B" w14:textId="4070ECBB" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00126E75">
               <w:t>Whitehorse </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00126E75" w:rsidR="00B31DD9" w:rsidP="00FB357E" w:rsidRDefault="00B31DD9" w14:paraId="0FD418AC" w14:textId="77777777">
+          <w:p w14:paraId="0FD418AC" w14:textId="77777777" w:rsidR="00B31DD9" w:rsidRPr="00126E75" w:rsidRDefault="00B31DD9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="005D2CAA" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="43A32991" w14:textId="14708D62">
+    <w:p w14:paraId="43A32991" w14:textId="14708D62" w:rsidR="00DA79B9" w:rsidRPr="005D2CAA" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Table 4: South</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D60071">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>ivision areas</w:t>
       </w:r>
       <w:r w:rsidR="00D60071">
         <w:t xml:space="preserve"> and their local government areas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2242"/>
         <w:gridCol w:w="2243"/>
         <w:gridCol w:w="2522"/>
         <w:gridCol w:w="3058"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005D2CAA" w:rsidR="002837CF" w:rsidTr="00AE2AE5" w14:paraId="0AAD84A6" w14:textId="77777777">
+      <w:tr w:rsidR="002837CF" w:rsidRPr="005D2CAA" w14:paraId="0AAD84A6" w14:textId="77777777" w:rsidTr="00AE2AE5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60071" w:rsidR="002837CF" w:rsidP="00FB357E" w:rsidRDefault="002837CF" w14:paraId="01B0338D" w14:textId="6C503AA4">
+          <w:p w14:paraId="01B0338D" w14:textId="6C503AA4" w:rsidR="002837CF" w:rsidRPr="00D60071" w:rsidRDefault="002837CF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00D60071">
               <w:t>Outer Gippsland</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60071" w:rsidR="00D60071">
+            <w:r w:rsidR="00D60071" w:rsidRPr="00D60071">
               <w:t xml:space="preserve"> Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2243" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60071" w:rsidR="002837CF" w:rsidP="00FB357E" w:rsidRDefault="002837CF" w14:paraId="5FB65B06" w14:textId="25687D3B">
+          <w:p w14:paraId="5FB65B06" w14:textId="25687D3B" w:rsidR="002837CF" w:rsidRPr="00D60071" w:rsidRDefault="002837CF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00D60071">
               <w:t>Inner Gippsland</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60071" w:rsidR="00D60071">
+            <w:r w:rsidR="00D60071" w:rsidRPr="00D60071">
               <w:t xml:space="preserve"> Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60071" w:rsidR="002837CF" w:rsidP="00FB357E" w:rsidRDefault="002837CF" w14:paraId="71CED4DD" w14:textId="47AF55C4">
+          <w:p w14:paraId="71CED4DD" w14:textId="47AF55C4" w:rsidR="002837CF" w:rsidRPr="00D60071" w:rsidRDefault="002837CF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00D60071">
               <w:t>Southern Melbourne</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60071" w:rsidR="00D60071">
+            <w:r w:rsidR="00D60071" w:rsidRPr="00D60071">
               <w:t xml:space="preserve"> Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60071" w:rsidR="002837CF" w:rsidP="00FB357E" w:rsidRDefault="002837CF" w14:paraId="26C91168" w14:textId="525F62BF">
+          <w:p w14:paraId="26C91168" w14:textId="525F62BF" w:rsidR="002837CF" w:rsidRPr="00D60071" w:rsidRDefault="002837CF" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00D60071">
               <w:t>Bayside Peninsula</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60071" w:rsidR="00D60071">
+            <w:r w:rsidR="00D60071" w:rsidRPr="00D60071">
               <w:t xml:space="preserve"> Area local government areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA79B9" w:rsidTr="00AE2AE5" w14:paraId="246C4E3F" w14:textId="77777777">
+      <w:tr w:rsidR="00DA79B9" w14:paraId="246C4E3F" w14:textId="77777777" w:rsidTr="00AE2AE5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="098B7DDB" w14:textId="77777777">
+          <w:p w14:paraId="098B7DDB" w14:textId="77777777" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>East Gippsland </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="4767DDED" w14:textId="38B5B299">
+          <w:p w14:paraId="4767DDED" w14:textId="38B5B299" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Wellington </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005D2CAA" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="061B982C" w14:textId="230ECAEC">
+          <w:p w14:paraId="061B982C" w14:textId="230ECAEC" w:rsidR="00DA79B9" w:rsidRPr="005D2CAA" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2243" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="69E0F96F" w14:textId="1FDA62E0">
+          <w:p w14:paraId="69E0F96F" w14:textId="1FDA62E0" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Bass Coast </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="76CE05EA" w14:textId="180FF256">
+          <w:p w14:paraId="76CE05EA" w14:textId="180FF256" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Baw Baw </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="58C5E61B" w14:textId="79A4D77E">
+          <w:p w14:paraId="58C5E61B" w14:textId="79A4D77E" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>La</w:t>
             </w:r>
             <w:r w:rsidR="00180072">
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>robe </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005D2CAA" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="10071E06" w14:textId="25BD5094">
+          <w:p w14:paraId="10071E06" w14:textId="25BD5094" w:rsidR="00DA79B9" w:rsidRPr="005D2CAA" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>South Gippsland </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="64D3C58C" w14:textId="7E5BD340">
+          <w:p w14:paraId="64D3C58C" w14:textId="7E5BD340" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Cardinia </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="2B4E71D7" w14:textId="23C43E74">
+          <w:p w14:paraId="2B4E71D7" w14:textId="23C43E74" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Casey </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA79B9" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="4DBD5B9D" w14:textId="3478479B">
+          <w:p w14:paraId="4DBD5B9D" w14:textId="3478479B" w:rsidR="00DA79B9" w:rsidRPr="00DA79B9" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Greater Dandenong </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="4156A7CA" w14:textId="319B85F6">
+          <w:p w14:paraId="4156A7CA" w14:textId="319B85F6" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Bayside </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="346FB697" w14:textId="366EF2DA">
+          <w:p w14:paraId="346FB697" w14:textId="366EF2DA" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Frankston </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="3CBCA043" w14:textId="59676FC8">
+          <w:p w14:paraId="3CBCA043" w14:textId="59676FC8" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Glen Eira </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="2B5D0947" w14:textId="70383CA5">
+          <w:p w14:paraId="2B5D0947" w14:textId="70383CA5" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Kingston </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="2B39A197" w14:textId="5028AEFB">
+          <w:p w14:paraId="2B39A197" w14:textId="5028AEFB" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Mornington Peninsula</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE7C92" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="5CF8EB8E" w14:textId="755790E0">
+          <w:p w14:paraId="5CF8EB8E" w14:textId="755790E0" w:rsidR="00DA79B9" w:rsidRPr="00EE7C92" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Port Phillip </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00837AA0" w:rsidR="00DA79B9" w:rsidP="00FB357E" w:rsidRDefault="00DA79B9" w14:paraId="66647375" w14:textId="61FA7C86">
+          <w:p w14:paraId="66647375" w14:textId="61FA7C86" w:rsidR="00DA79B9" w:rsidRPr="00837AA0" w:rsidRDefault="00DA79B9" w:rsidP="00FB357E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7C92">
               <w:t>Stonnington </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA79B9" w:rsidRDefault="00DA79B9" w14:paraId="2D503F9D" w14:textId="77777777">
+    <w:p w14:paraId="2D503F9D" w14:textId="77777777" w:rsidR="00DA79B9" w:rsidRDefault="00DA79B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="1A8CA1D8" w14:textId="4DAC886B">
+    <w:p w14:paraId="1A8CA1D8" w14:textId="4DAC886B" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487682" w:id="2"/>
-      <w:r w:rsidRPr="00EE7C92">
+      <w:bookmarkStart w:id="2" w:name="_Toc220487682"/>
+      <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix 2</w:t>
       </w:r>
       <w:r w:rsidR="00126E75">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00252934">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE468F" w:rsidR="00252934">
+      <w:r w:rsidR="00252934" w:rsidRPr="00FE468F">
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r w:rsidR="00B5477C">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE468F" w:rsidR="00252934">
+      <w:r w:rsidR="00252934" w:rsidRPr="00FE468F">
         <w:t>haring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00252934">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C970D2" w:rsidP="000402E9" w:rsidRDefault="00C970D2" w14:paraId="72B9C338" w14:textId="66B5DA3C">
+    <w:p w14:paraId="72B9C338" w14:textId="66B5DA3C" w:rsidR="00C970D2" w:rsidRDefault="00C970D2" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>It is vital that</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">both sectors have </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB357E" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00FB357E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">information relevant to their support and care of a child </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">young person. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00252934" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="7569EF90" w14:textId="69821240">
+    <w:p w14:paraId="7569EF90" w14:textId="69821240" w:rsidR="00252934" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Information sharing can and should occur at </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB357E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> junctures of a child or young person’s journey through each service system.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00440F3D" w:rsidP="000402E9" w:rsidRDefault="00C970D2" w14:paraId="3FDA733D" w14:textId="5D7F8134">
+    <w:p w14:paraId="3FDA733D" w14:textId="5D7F8134" w:rsidR="00440F3D" w:rsidRDefault="00C970D2" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The following legislation govern</w:t>
       </w:r>
       <w:r w:rsidR="00E119BD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="1252ACD7">
         <w:t xml:space="preserve"> information </w:t>
       </w:r>
       <w:r w:rsidR="00E119BD">
         <w:t xml:space="preserve">sharing </w:t>
       </w:r>
       <w:r w:rsidR="1252ACD7">
         <w:t>to support the safety and care of children and young people</w:t>
       </w:r>
       <w:r w:rsidR="00E119BD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00440F3D" w:rsidP="006017BD" w:rsidRDefault="00440F3D" w14:paraId="4B1C3704" w14:textId="12D0DA17">
+    <w:p w14:paraId="4B1C3704" w14:textId="12D0DA17" w:rsidR="00440F3D" w:rsidRPr="00EE7C92" w:rsidRDefault="00440F3D" w:rsidP="006017BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487683" w:id="3"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc220487683"/>
       <w:r>
         <w:t>Information Sharing Provisions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00D71B88" w14:paraId="42904444" w14:textId="095A96B1">
+    <w:p w14:paraId="42904444" w14:textId="095A96B1" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00D71B88" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>There are 2 information-sharing schemes in Victoria:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00252934" w:rsidR="00EE7C92" w:rsidP="00E119BD" w:rsidRDefault="2B6E3468" w14:paraId="61F3CF75" w14:textId="20390000">
+    <w:p w14:paraId="61F3CF75" w14:textId="20390000" w:rsidR="00EE7C92" w:rsidRPr="00252934" w:rsidRDefault="2B6E3468" w:rsidP="00E119BD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Family Violence Information Sharing </w:t>
       </w:r>
       <w:r w:rsidRPr="00E119BD">
         <w:t>Scheme</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (FVISS)</w:t>
       </w:r>
       <w:r w:rsidR="00D71B88">
         <w:t xml:space="preserve">, which </w:t>
       </w:r>
       <w:r>
         <w:t>enables information to be shared to assess or manage family violence risk</w:t>
       </w:r>
       <w:r w:rsidR="00D71B88">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="1252ACD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00252934" w:rsidR="00252934" w:rsidP="00E119BD" w:rsidRDefault="00EE7C92" w14:paraId="7C5AE1B5" w14:textId="2F1FA90F">
+    <w:p w14:paraId="7C5AE1B5" w14:textId="2F1FA90F" w:rsidR="00252934" w:rsidRPr="00252934" w:rsidRDefault="00EE7C92" w:rsidP="00E119BD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252934">
         <w:t>Child Information Sharing Scheme (CISS)</w:t>
       </w:r>
       <w:r w:rsidR="00D71B88">
         <w:t xml:space="preserve">, which </w:t>
       </w:r>
       <w:r w:rsidRPr="00252934">
         <w:t>enables information to be shared to promote the</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> wellbeing or safety of a child.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71B88" w:rsidP="00E119BD" w:rsidRDefault="00D71B88" w14:paraId="6965944F" w14:textId="76CF7E24">
+    <w:p w14:paraId="6965944F" w14:textId="76CF7E24" w:rsidR="00D71B88" w:rsidRDefault="00D71B88" w:rsidP="00E119BD">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>The Department of Families, Fairness and Housing’s c</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">protection </w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">housing </w:t>
       </w:r>
       <w:r w:rsidR="00632E13">
         <w:t xml:space="preserve">services </w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">are prescribed under the above information sharing schemes. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632E13" w:rsidP="00FB357E" w:rsidRDefault="00D71B88" w14:paraId="6B887CD7" w14:textId="659DD95C">
+    <w:p w14:paraId="6B887CD7" w14:textId="659DD95C" w:rsidR="00632E13" w:rsidRDefault="00D71B88" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">epartment of </w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ealth’s </w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">Mental Health and Wellbeing </w:t>
       </w:r>
-      <w:r w:rsidRPr="00632E13" w:rsidR="2B6E3468">
+      <w:r w:rsidR="2B6E3468" w:rsidRPr="00632E13">
         <w:t>Division</w:t>
       </w:r>
       <w:r w:rsidR="00632E13">
         <w:t xml:space="preserve"> is also prescribed under these schemes when it operates as a</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve"> service provider</w:t>
       </w:r>
       <w:r w:rsidR="00632E13">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632E13" w:rsidP="00632E13" w:rsidRDefault="2B6E3468" w14:paraId="550CCB9F" w14:textId="73A891F5">
+    <w:p w14:paraId="550CCB9F" w14:textId="73A891F5" w:rsidR="00632E13" w:rsidRDefault="2B6E3468" w:rsidP="00632E13">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prescribed organisations and services can request information from, or share information with, each other. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00632E13" w14:paraId="7EAB361B" w14:textId="24F467A8">
+    <w:p w14:paraId="7EAB361B" w14:textId="24F467A8" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00632E13" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">his can be done at a local level, for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00632E13" w:rsidR="2B6E3468">
+      <w:r w:rsidR="2B6E3468" w:rsidRPr="00632E13">
         <w:t>example</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve"> with a </w:t>
       </w:r>
       <w:r w:rsidR="6A7376E3">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="75E21C80">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidR="7941A673">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">ractitioner, or </w:t>
       </w:r>
       <w:r w:rsidR="68C98E73">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="1375B65B">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
       <w:r w:rsidR="7481224F">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>linician, currently involved with a child or family.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="0947A8BE" w14:textId="40010BFB">
+    <w:p w14:paraId="0947A8BE" w14:textId="40010BFB" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487684" w:id="4"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc220487684"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>Section 192 of Children Youth and Families Act</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="1C32F7D5" w14:textId="03358397">
+    <w:p w14:paraId="1C32F7D5" w14:textId="03358397" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00170323" w:rsidR="6C8DAF52">
+      <w:r w:rsidR="6C8DAF52" w:rsidRPr="00170323">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Children Youth and Families Act</w:t>
       </w:r>
       <w:r w:rsidR="6C8DAF52">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00170323" w:rsidR="51CBFE36">
+      <w:r w:rsidR="51CBFE36" w:rsidRPr="00170323">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">2005 </w:t>
       </w:r>
       <w:r w:rsidR="51CBFE36">
         <w:t xml:space="preserve">(Vic) </w:t>
       </w:r>
       <w:r w:rsidR="6C8DAF52">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>CYFA</w:t>
       </w:r>
       <w:r w:rsidR="6C8DAF52">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> provides for information sharing in the context of child protection practice where a child protection practitioner believes on reasonable grounds that sharing the information is required to carry out delegated responsibilities under the CYFA (s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>192 ‘Disclosure and use of information under this Act’, as amended on 27</w:t>
       </w:r>
       <w:r w:rsidR="00170323">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>September</w:t>
       </w:r>
       <w:r w:rsidR="00170323">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2018).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="69EFD5B9" w14:textId="3705DE72">
+    <w:p w14:paraId="69EFD5B9" w14:textId="3705DE72" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Restrictions on sharing specific </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="006D6F3E">
+      <w:r w:rsidR="006D6F3E" w:rsidRPr="00EE7C92">
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A03F11">
         <w:t>and protecting the identity of reporters</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="2B8E4F98" w14:textId="461E6C7E">
+    <w:p w14:paraId="2B8E4F98" w14:textId="461E6C7E" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>The following sections of the CYFA are relevant:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB357E" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="0D9057A8" w14:textId="1834EB7A">
+    <w:p w14:paraId="0D9057A8" w14:textId="1834EB7A" w:rsidR="00EE7C92" w:rsidRPr="00FB357E" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB357E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Protection for reporters or referrers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="757F8EE9" w14:textId="0E54056D">
+    <w:p w14:paraId="757F8EE9" w14:textId="0E54056D" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>41</w:t>
       </w:r>
       <w:r w:rsidR="58EE2425">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Identity of reporter or referrer confidential</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="399A7A67" w14:textId="1CAF48FB">
+    <w:p w14:paraId="399A7A67" w14:textId="1CAF48FB" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>190</w:t>
       </w:r>
       <w:r w:rsidR="5BFADE1D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Evidence and legal proceedings</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00A03F11" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="5C1A9C86" w14:textId="4558EB0F">
+    <w:p w14:paraId="5C1A9C86" w14:textId="4558EB0F" w:rsidR="00A03F11" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>191 Confidentiality</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB357E" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="5C59C04A" w14:textId="49040EF7">
+    <w:p w14:paraId="5C59C04A" w14:textId="49040EF7" w:rsidR="00EE7C92" w:rsidRPr="00FB357E" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB357E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Types of reports or referrals</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="7A32C566" w14:textId="0F0EFD5E">
+    <w:p w14:paraId="7A32C566" w14:textId="0F0EFD5E" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="2B0A562C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Report to Secretary about child</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="08CBD730" w14:textId="11167D17">
+    <w:p w14:paraId="08CBD730" w14:textId="11167D17" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>29 Report to Secretary about unborn child</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="0F0B0D1B" w14:textId="31525E83">
+    <w:p w14:paraId="0F0B0D1B" w14:textId="31525E83" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>31 Referral to community-based child and family service about child</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="36026EEB" w14:textId="02D9FF57">
+    <w:p w14:paraId="36026EEB" w14:textId="02D9FF57" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>32 Referral to community-based child and family service about unborn child</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="16660A5C" w14:textId="7AA2D2AD">
+    <w:p w14:paraId="16660A5C" w14:textId="7AA2D2AD" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>41 Identity of reporter or referrer confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="63A82EDB" w14:textId="5CA5C3E1">
+    <w:p w14:paraId="63A82EDB" w14:textId="5CA5C3E1" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>183 Report to protective intervener</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB357E" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="7FD4B82B" w14:textId="5E588712">
+    <w:p w14:paraId="7FD4B82B" w14:textId="5E588712" w:rsidR="00EE7C92" w:rsidRPr="00FB357E" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="006D6F3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>184 Mandatory reporting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB357E" w:rsidR="00EE7C92" w:rsidP="006D6F3E" w:rsidRDefault="00EE7C92" w14:paraId="04974425" w14:textId="0E152F65">
+    <w:p w14:paraId="04974425" w14:textId="0E152F65" w:rsidR="00EE7C92" w:rsidRPr="00FB357E" w:rsidRDefault="00EE7C92" w:rsidP="006D6F3E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487685" w:id="5"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc220487685"/>
       <w:r w:rsidRPr="00FB357E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mental Health and Wellbeing Act 2022</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00FB357E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="2C61377F" w14:textId="7808ACA3">
+    <w:p w14:paraId="2C61377F" w14:textId="7808ACA3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00170323">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mental Health and Wellbeing Act 2022</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0787C9AE">
         <w:t xml:space="preserve">(Vic) (MHWA) </w:t>
       </w:r>
       <w:r>
         <w:t>includes information sharing principles to give mental health and wellbeing providers clarity of the purpose and expectations around information sharing.</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="58BA4D61" w14:textId="59140E0F">
+    <w:p w14:paraId="58BA4D61" w14:textId="59140E0F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="191C4843">
         <w:t xml:space="preserve">MHWA </w:t>
       </w:r>
       <w:r>
         <w:t>requires entities and people making de</w:t>
       </w:r>
       <w:r w:rsidR="589ED7A4">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">isions, performing functions or exercising powers relating to the disclosure, use or collection of health or personal information to give </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="56AF68D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>proper consideration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0008000E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the following information sharing principles:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0008000E" w:rsidR="005A6B65" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="4D37BA79" w14:textId="77777777">
+    <w:p w14:paraId="4D37BA79" w14:textId="77777777" w:rsidR="005A6B65" w:rsidRPr="0008000E" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005A6B65">
         <w:t>Disclosure, collection and use of information principle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00837AA0" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="7E375F25" w14:textId="017114A9">
+    <w:p w14:paraId="7E375F25" w14:textId="017114A9" w:rsidR="00EE7C92" w:rsidRPr="00837AA0" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="005A6B65">
         <w:t>The disclosure, use or collection of personal or health information about a person receiving mental</w:t>
       </w:r>
       <w:r w:rsidR="005A6B65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6B65">
         <w:t>health and wellbeing services should be directed at:</w:t>
       </w:r>
       <w:r w:rsidRPr="00837AA0">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB357E" w:rsidR="00EE7C92" w:rsidP="00CF586D" w:rsidRDefault="00EE7C92" w14:paraId="2D4A17A3" w14:textId="77777777">
+    <w:p w14:paraId="2D4A17A3" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00FB357E" w:rsidRDefault="00EE7C92" w:rsidP="00CF586D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF586D">
         <w:t>enhancing a person’s ability to access, understand and self-manage their information</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB357E">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB357E" w:rsidR="00EE7C92" w:rsidP="00CF586D" w:rsidRDefault="00EE7C92" w14:paraId="0E79922C" w14:textId="77777777">
+    <w:p w14:paraId="0E79922C" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00FB357E" w:rsidRDefault="00EE7C92" w:rsidP="00CF586D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF586D">
         <w:t>improving the person’s experience of the mental health and wellbeing system</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB357E">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB357E" w:rsidR="00EE7C92" w:rsidP="00CF586D" w:rsidRDefault="00EE7C92" w14:paraId="68E9602C" w14:textId="77777777">
+    <w:p w14:paraId="68E9602C" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00FB357E" w:rsidRDefault="00EE7C92" w:rsidP="00CF586D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF586D">
         <w:t>supporting the person to transition between services or levels of care</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB357E">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB357E" w:rsidR="00EE7C92" w:rsidP="00CF586D" w:rsidRDefault="00EE7C92" w14:paraId="5C1B6F0B" w14:textId="77777777">
+    <w:p w14:paraId="5C1B6F0B" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00FB357E" w:rsidRDefault="00EE7C92" w:rsidP="00CF586D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF586D">
         <w:t>supporting the provision of safe, integrated, high-quality treatment, care and support</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB357E">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB357E" w:rsidR="005A6B65" w:rsidP="00CF586D" w:rsidRDefault="00EE7C92" w14:paraId="376214BD" w14:textId="0B3650E0">
+    <w:p w14:paraId="376214BD" w14:textId="0B3650E0" w:rsidR="005A6B65" w:rsidRPr="00FB357E" w:rsidRDefault="00EE7C92" w:rsidP="00CF586D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF586D">
         <w:t>where appropriate, supporting families, carers and supporters to fulfil their role</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB357E" w:rsidR="005A6B65">
+      <w:r w:rsidR="005A6B65" w:rsidRPr="00FB357E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0008000E" w:rsidR="005A6B65" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="5ED90D76" w14:textId="7564CEE5">
+    <w:p w14:paraId="5ED90D76" w14:textId="7564CEE5" w:rsidR="005A6B65" w:rsidRPr="0008000E" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00837AA0">
         <w:t>Dignity of person paramount principle</w:t>
       </w:r>
       <w:r w:rsidR="005A6B65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="005A6B65" w:rsidP="00837AA0" w:rsidRDefault="005A6B65" w14:paraId="6753A8C9" w14:textId="2E902867">
+    <w:p w14:paraId="6753A8C9" w14:textId="2E902867" w:rsidR="005A6B65" w:rsidRPr="00EE7C92" w:rsidRDefault="005A6B65" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t>nformation is to be recorded accurately and respectfully</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE468F" w:rsidR="005324E2">
+      <w:r w:rsidR="005324E2" w:rsidRPr="00FE468F">
         <w:t>, prioriti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE468F" w:rsidR="00FE468F">
+      <w:r w:rsidR="00FE468F" w:rsidRPr="00FE468F">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE468F" w:rsidR="005324E2">
+      <w:r w:rsidR="005324E2" w:rsidRPr="00FE468F">
         <w:t>ing the dignity of the individual.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0008000E" w:rsidR="005A6B65" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="420C6F29" w14:textId="77777777">
+    <w:p w14:paraId="420C6F29" w14:textId="77777777" w:rsidR="005A6B65" w:rsidRPr="0008000E" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00837AA0">
         <w:t>Aboriginal and Torres Strait Islander information princip</w:t>
       </w:r>
       <w:r w:rsidR="005A6B65">
         <w:t xml:space="preserve">le </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="005A6B65" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="02A104EE" w14:textId="56732856">
+    <w:p w14:paraId="02A104EE" w14:textId="56732856" w:rsidR="005A6B65" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Information of Aboriginal and Torres Strait Islander people is to be treated in a manner that </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE468F">
         <w:t>promotes self-determination</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE468F" w:rsidR="005324E2">
+      <w:r w:rsidR="005324E2" w:rsidRPr="00FE468F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE468F">
         <w:t>is culturally safe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE468F" w:rsidR="005324E2">
+      <w:r w:rsidR="005324E2" w:rsidRPr="00FE468F">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE468F">
         <w:t xml:space="preserve"> acknowledg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE468F" w:rsidR="005324E2">
+      <w:r w:rsidR="005324E2" w:rsidRPr="00FE468F">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE468F">
         <w:t xml:space="preserve"> connections to family, kin and community</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE468F" w:rsidR="005A6B65">
+      <w:r w:rsidR="005A6B65" w:rsidRPr="00FE468F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0008000E" w:rsidR="005A6B65" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="547BC4B7" w14:textId="77777777">
+    <w:p w14:paraId="547BC4B7" w14:textId="77777777" w:rsidR="005A6B65" w:rsidRPr="0008000E" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00837AA0">
         <w:t>Accessibility of information principle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="005A6B65" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="738D7CFE" w14:textId="61F337DF">
+    <w:p w14:paraId="738D7CFE" w14:textId="61F337DF" w:rsidR="005A6B65" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Information is to be provided to people in an accessible </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF586D">
         <w:t>format</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> that acknowledges the needs of that person, as reasonably practicable, having regard to their age, disability, neurodiversity, culture, language, communication, religion, ethnicity, sex, gender identity and sexual orientation</w:t>
       </w:r>
       <w:r w:rsidR="005A6B65">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0008000E" w:rsidR="005A6B65" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="75A4061C" w14:textId="77777777">
+    <w:p w14:paraId="75A4061C" w14:textId="77777777" w:rsidR="005A6B65" w:rsidRPr="0008000E" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00837AA0">
         <w:t>Accuracy of information princip</w:t>
       </w:r>
       <w:r w:rsidR="005A6B65">
         <w:t>le</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="61C205DE" w14:textId="3B110F8F">
+    <w:p w14:paraId="61C205DE" w14:textId="3B110F8F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Information relating to a person receiving mental health and wellbeing services that is recorded or shared is to be accurate, relevant and up to date.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="6B681121" w14:textId="716C2CAA">
+    <w:p w14:paraId="6B681121" w14:textId="716C2CAA" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>Information sharing with consumer consent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF586D" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="04FEB985" w14:textId="6944D5E0">
+    <w:p w14:paraId="04FEB985" w14:textId="6944D5E0" w:rsidR="00CF586D" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="5EDAC215">
         <w:t>MHWA</w:t>
       </w:r>
       <w:r w:rsidR="6442620A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>adopts a consent-driven approach to information sharing. As a general rule, consumer consent is required for the sharing of health and personal information</w:t>
       </w:r>
       <w:r w:rsidR="00CF586D">
         <w:t>. C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">onsumers </w:t>
       </w:r>
       <w:r w:rsidR="00CF586D">
         <w:t>can</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> withdraw this consent at any time. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="12660605" w14:textId="4536A816">
+    <w:p w14:paraId="12660605" w14:textId="4536A816" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are, however, a number of exceptions to this position </w:t>
       </w:r>
       <w:r w:rsidR="00CF586D">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r>
         <w:t>are set out below.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF586D" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="1B302386" w14:textId="77777777">
+    <w:p w14:paraId="1B302386" w14:textId="77777777" w:rsidR="00CF586D" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Information sharing with ‘specified service providers’ is supported where it is reasonably necessary to assist in the referral of the person between a mental health and wellbeing service provider and a specified service provider, or to ensure integrated services are provided to the person. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="2B311BF5" w14:textId="5CDB3EFD">
+    <w:p w14:paraId="2B311BF5" w14:textId="5CDB3EFD" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>‘Specified services’ are state-funded providers of alcohol and drug treatment services and state-funded community housing services. This is intended to support improved access to integrated alcohol and other drug treatment services, and to housing for consumers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="2317E0AA" w14:textId="620C586F">
+    <w:p w14:paraId="2317E0AA" w14:textId="620C586F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A mental health and wellbeing service provider must inform a consumer that they may disclose their information with specified service providers who provide services to the consumer unless the consumer elects that the information is not disclosed. If the person elects to not have </w:t>
       </w:r>
       <w:r w:rsidR="16DF58EE">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r>
         <w:t>information disclosed, then the mental health and wellbeing service provider must keep a written record of that election.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="755B9371" w14:textId="0EA98314">
+    <w:p w14:paraId="755B9371" w14:textId="0EA98314" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="01AE2AD6">
         <w:t xml:space="preserve">MHWA </w:t>
       </w:r>
       <w:r>
         <w:t>includes a positive duty for providers to share some or all of a person's health information to family, a carer or a supporter, with consumer consent, following the consumer's admission or discharge from an inpatient service.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00B2589A" w14:paraId="55345427" w14:textId="29B61418">
+    <w:p w14:paraId="55345427" w14:textId="29B61418" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00B2589A" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Overriding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> consent to the sharing of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2589A" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00B2589A">
         <w:t>information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B2589A" w:rsidP="000402E9" w:rsidRDefault="5EDAC215" w14:paraId="4778E12C" w14:textId="492DA8C5">
+    <w:p w14:paraId="4778E12C" w14:textId="492DA8C5" w:rsidR="00B2589A" w:rsidRDefault="5EDAC215" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>MHWA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, consent to disclose health or personal information can be </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>overridden in specific, limited circumstances</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00986BFF" w:rsidP="000402E9" w:rsidRDefault="00B2589A" w14:paraId="384534C6" w14:textId="47B4DF29">
+    <w:p w14:paraId="384534C6" w14:textId="47B4DF29" w:rsidR="00986BFF" w:rsidRDefault="00B2589A" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Even if consent exists, p</w:t>
       </w:r>
       <w:r w:rsidR="1CBC1E08">
         <w:t xml:space="preserve">roviders may </w:t>
       </w:r>
-      <w:r w:rsidRPr="56AF68D0" w:rsidR="1CBC1E08">
+      <w:r w:rsidR="1CBC1E08" w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>refuse to disclose</w:t>
       </w:r>
       <w:r w:rsidR="1CBC1E08">
         <w:t xml:space="preserve"> information if </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidR="1CBC1E08">
         <w:t xml:space="preserve">would cause harm or breach other legal obligations. </w:t>
       </w:r>
       <w:r w:rsidR="213FDB39">
         <w:t>Reasons for refusing disclosure despite consent are:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00341AA9" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00B2589A" w14:paraId="6F688DD7" w14:textId="33AFDC58">
+    <w:p w14:paraId="6F688DD7" w14:textId="33AFDC58" w:rsidR="00EE7C92" w:rsidRPr="00341AA9" w:rsidRDefault="00B2589A" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">risk </w:t>
       </w:r>
       <w:r w:rsidR="213FDB39">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:t>harm –</w:t>
       </w:r>
       <w:r w:rsidR="213FDB39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">the disclosure poses a threat to the life or health of </w:t>
       </w:r>
       <w:r w:rsidR="213FDB39">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve"> person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="213FDB39">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="213FDB39">
         <w:t xml:space="preserve"> another individual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00B2589A" w14:paraId="19165716" w14:textId="6D6DA957">
+    <w:p w14:paraId="19165716" w14:textId="6D6DA957" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00B2589A" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>information about third parties –</w:t>
       </w:r>
       <w:r w:rsidR="213FDB39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">the disclosure could unreasonably </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">affect </w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>the privacy of other persons</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00B2589A" w14:paraId="0917A2B7" w14:textId="79D0417A">
+    <w:p w14:paraId="0917A2B7" w14:textId="79D0417A" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00B2589A" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">contrary to law or legal obligations. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="03317F29" w14:textId="77777777">
+    <w:p w14:paraId="03317F29" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Circumstances where health information can be disclosed without consent </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E7E1F" w:rsidP="000402E9" w:rsidRDefault="213FDB39" w14:paraId="5EF3E271" w14:textId="77777777">
+    <w:p w14:paraId="5EF3E271" w14:textId="77777777" w:rsidR="003E7E1F" w:rsidRDefault="213FDB39" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are exceptions under the MHWA where health and personal information can be disclosed without consent. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00986BFF" w:rsidR="00341AA9" w:rsidP="000402E9" w:rsidRDefault="213FDB39" w14:paraId="38E7FCA0" w14:textId="45A4D107">
+    <w:p w14:paraId="38E7FCA0" w14:textId="45A4D107" w:rsidR="00341AA9" w:rsidRPr="00986BFF" w:rsidRDefault="213FDB39" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These exceptions are designed to balance </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>consumer autonomy</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>safety and legal obligations</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE468F" w:rsidR="00341AA9" w:rsidP="00625171" w:rsidRDefault="003E7E1F" w14:paraId="7B307E0D" w14:textId="4D627A7C">
+    <w:p w14:paraId="7B307E0D" w14:textId="4D627A7C" w:rsidR="00341AA9" w:rsidRPr="00FE468F" w:rsidRDefault="003E7E1F" w:rsidP="00625171">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">serious risk to life, health, safety, or wellbeing – </w:t>
       </w:r>
       <w:r w:rsidR="6E89C3E9">
         <w:t>the d</w:t>
       </w:r>
       <w:r w:rsidR="65E7151D">
         <w:t xml:space="preserve">isclosure is necessary to </w:t>
       </w:r>
-      <w:r w:rsidRPr="56AF68D0" w:rsidR="65E7151D">
+      <w:r w:rsidR="65E7151D" w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">prevent or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>reduce</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="56AF68D0" w:rsidR="65E7151D">
+      <w:r w:rsidR="65E7151D" w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>a serious risk</w:t>
       </w:r>
       <w:r w:rsidR="65E7151D">
         <w:t xml:space="preserve"> to the person or another individual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE468F" w:rsidR="00545B57" w:rsidP="56AF68D0" w:rsidRDefault="003E7E1F" w14:paraId="51EBF19C" w14:textId="1E2900EE">
+    <w:p w14:paraId="51EBF19C" w14:textId="1E2900EE" w:rsidR="00545B57" w:rsidRPr="00FE468F" w:rsidRDefault="003E7E1F" w:rsidP="56AF68D0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">legal or statutory requirements – </w:t>
       </w:r>
       <w:r w:rsidR="65E7151D">
         <w:t xml:space="preserve">disclosure is </w:t>
       </w:r>
-      <w:r w:rsidRPr="56AF68D0" w:rsidR="65E7151D">
+      <w:r w:rsidR="65E7151D" w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>required or authorised by law</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE468F" w:rsidR="00545B57" w:rsidP="00625171" w:rsidRDefault="003E7E1F" w14:paraId="5E038352" w14:textId="2148158A">
+    <w:p w14:paraId="5E038352" w14:textId="2148158A" w:rsidR="00545B57" w:rsidRPr="00FE468F" w:rsidRDefault="003E7E1F" w:rsidP="00625171">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE468F">
         <w:t>safe and effective care</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE468F" w:rsidR="00545B57">
+      <w:r w:rsidR="00545B57" w:rsidRPr="00FE468F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>obtaining consent is not reasonably practicable and sharing is essential for delivering safe, integrated, high-quality treatment, care and support and/or coordinating care during transitions between services or levels of care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE468F" w:rsidR="00545B57" w:rsidP="00625171" w:rsidRDefault="00545B57" w14:paraId="2D9E35C6" w14:textId="656F17D0">
+    <w:p w14:paraId="2D9E35C6" w14:textId="656F17D0" w:rsidR="00545B57" w:rsidRPr="00FE468F" w:rsidRDefault="00545B57" w:rsidP="00625171">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE468F">
         <w:t>Electronic Health Information System (EHIS)</w:t>
       </w:r>
       <w:r w:rsidR="003E7E1F">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE468F">
         <w:t xml:space="preserve"> disclosed within the</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE468F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE468F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>statewide electronic health information system (CMI/ODS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE468F">
         <w:t xml:space="preserve"> to support continuity of care.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0AFF" w:rsidP="00FB357E" w:rsidRDefault="005B0AFF" w14:paraId="55F862B6" w14:textId="2F50497C">
+    <w:p w14:paraId="55F862B6" w14:textId="2F50497C" w:rsidR="005B0AFF" w:rsidRDefault="005B0AFF" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:r w:rsidR="003E7E1F">
         <w:t xml:space="preserve">legislation relevant </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="003E7E1F">
         <w:t xml:space="preserve">information sharing </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0AFF" w:rsidP="000402E9" w:rsidRDefault="005B0AFF" w14:paraId="63ADD6AD" w14:textId="77777777">
+    <w:p w14:paraId="63ADD6AD" w14:textId="77777777" w:rsidR="005B0AFF" w:rsidRDefault="005B0AFF" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Information sharing may also be guided by: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0AFF" w:rsidP="00625171" w:rsidRDefault="4180C41D" w14:paraId="1153F25F" w14:textId="361FE5F3">
+    <w:p w14:paraId="1153F25F" w14:textId="361FE5F3" w:rsidR="005B0AFF" w:rsidRDefault="4180C41D" w:rsidP="00625171">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00497198">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Victorian Health Records Act 2001</w:t>
       </w:r>
       <w:r w:rsidR="18299502">
         <w:t xml:space="preserve"> (Vic)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0AFF" w:rsidP="00625171" w:rsidRDefault="4180C41D" w14:paraId="57CC6550" w14:textId="00C57532">
+    <w:p w14:paraId="57CC6550" w14:textId="00C57532" w:rsidR="005B0AFF" w:rsidRDefault="4180C41D" w:rsidP="00625171">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00497198">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Victorian Medical Treatment and Planning Act 2016</w:t>
       </w:r>
       <w:r w:rsidR="1B880285">
         <w:t xml:space="preserve"> (Vic)</w:t>
       </w:r>
       <w:r w:rsidR="43283FC0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0AFF" w:rsidP="00FB357E" w:rsidRDefault="005B0AFF" w14:paraId="53AF82BE" w14:textId="4C99A847">
+    <w:p w14:paraId="53AF82BE" w14:textId="4C99A847" w:rsidR="005B0AFF" w:rsidRDefault="005B0AFF" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Details of these Acts are not discussed here. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612FE3" w:rsidRDefault="00612FE3" w14:paraId="104AF9A1" w14:textId="77777777">
+    <w:p w14:paraId="104AF9A1" w14:textId="77777777" w:rsidR="00612FE3" w:rsidRDefault="00612FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E768A9" w:rsidR="00E768A9" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="16B838BC" w14:textId="108E50E5">
+    <w:p w14:paraId="16B838BC" w14:textId="108E50E5" w:rsidR="00E768A9" w:rsidRPr="00E768A9" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487686" w:id="6"/>
-      <w:r w:rsidRPr="00EE7C92">
+      <w:bookmarkStart w:id="6" w:name="_Toc220487686"/>
+      <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix 3</w:t>
       </w:r>
       <w:r w:rsidR="003E7E1F">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E768A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">MHWA </w:t>
       </w:r>
       <w:r w:rsidR="003E7E1F">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="003E7E1F">
+      <w:r w:rsidR="003E7E1F" w:rsidRPr="00EE7C92">
         <w:t>rinciples</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="003E7E1F" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="6AF34AAB" w14:textId="77777777">
+    <w:p w14:paraId="6AF34AAB" w14:textId="77777777" w:rsidR="003E7E1F" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00497198">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mental Health and Wellbeing Act 2022</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="62FDE7EA">
         <w:t xml:space="preserve">(Vic) (MHWA) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sets out </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7E1F">
         <w:t>principles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for mental health and wellbeing services. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="528B6425" w14:textId="1768354C">
+    <w:p w14:paraId="528B6425" w14:textId="1768354C" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These 13 principles are important for psychiatrists, doctors, nursing, allied health, </w:t>
       </w:r>
       <w:r w:rsidR="170A91FD">
         <w:t xml:space="preserve">those with </w:t>
       </w:r>
       <w:r>
         <w:t>lived experience and other mental health staff, and services to consider when they make decisions about people</w:t>
       </w:r>
       <w:r w:rsidR="003E7E1F">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>s care, support or treatment, or assessment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="01E13B9F" w14:textId="009B5062">
+    <w:p w14:paraId="01E13B9F" w14:textId="009B5062" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are also </w:t>
       </w:r>
       <w:r w:rsidR="37D3126D">
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">principles that are specific to care or </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7E1F">
         <w:t>treatment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decisions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7E1F" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="38B90479" w14:textId="77777777">
+    <w:p w14:paraId="38B90479" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="003E7E1F" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Dignity and autonomy principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="2D9E9A00" w14:textId="40C5109A">
+    <w:p w14:paraId="2D9E9A00" w14:textId="40C5109A" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>People living with mental health issues, emotional distress, or a mental illness are to be treated with dignity and respect. Their independence is to be supported and promoted. For example, by being able to make their own decisions.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7E1F" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="3886B19D" w14:textId="77777777">
+    <w:p w14:paraId="3886B19D" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="003E7E1F" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Diversity of care principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="2258B60B" w14:textId="13D15098">
+    <w:p w14:paraId="2258B60B" w14:textId="13D15098" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>People living with mental health issues, emotional distress, or a mental illness are to have access to different types of care and support. This is to be based on what they want and prefer. This includes considering their:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="404C8DF3" w14:textId="77777777">
+    <w:p w14:paraId="404C8DF3" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>access needs </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="53EE87D5" w14:textId="77777777">
+    <w:p w14:paraId="53EE87D5" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>relationships </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="00DDC715" w14:textId="77777777">
+    <w:p w14:paraId="00DDC715" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>living situation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="572B15CB" w14:textId="77777777">
+    <w:p w14:paraId="572B15CB" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>experience of trauma </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="2AEFEA2F" w14:textId="77777777">
+    <w:p w14:paraId="2AEFEA2F" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>education </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="50F7DF6B" w14:textId="77777777">
+    <w:p w14:paraId="50F7DF6B" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>finances </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="35083F89" w14:textId="57EE1E8D">
+    <w:p w14:paraId="35083F89" w14:textId="57EE1E8D" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>work. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="187A39E6" w14:textId="600DA298">
+    <w:p w14:paraId="187A39E6" w14:textId="600DA298" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Least</w:t>
       </w:r>
       <w:r w:rsidR="003E7E1F">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">restrictive </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7E1F">
         <w:t>principle</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="003E7E1F" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="18F1120B" w14:textId="06239716">
+    <w:p w14:paraId="18F1120B" w14:textId="06239716" w:rsidR="003E7E1F" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0032162B">
         <w:t>Least restrictive means people living with mental health issues, emotional distress or a mental illness need to be given as much freedom as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="003E7E1F" w:rsidP="0032162B" w:rsidRDefault="00EE7C92" w14:paraId="670255AA" w14:textId="1E67CFC1">
+    <w:p w14:paraId="670255AA" w14:textId="1E67CFC1" w:rsidR="003E7E1F" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="0032162B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0032162B">
         <w:t xml:space="preserve">Services must aim to support people with the least restrictions on their rights and independence. The goal is to support their recovery and participation in the community. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="758A70FE" w14:textId="391B4A68">
+    <w:p w14:paraId="758A70FE" w14:textId="391B4A68" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0032162B">
         <w:t>The person's own wishes must guide their recovery and what it means for them to participate in the community, even if other people disagree. What is restrictive for one person might not be restrictive for someone else. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="5B1DA5A6" w14:textId="77777777">
+    <w:p w14:paraId="5B1DA5A6" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Supported decision making principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="1DDB89AE" w14:textId="0F99F1C3">
+    <w:p w14:paraId="1DDB89AE" w14:textId="0F99F1C3" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0032162B">
         <w:t>People receiving services are to be supported to make their own decisions about their treatment, assessment, care and recovery, even if they are experiencing compulsory treatment. The person’s own views and wishes are to be given priority.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="0A3D8F49" w14:textId="77777777">
+    <w:p w14:paraId="0A3D8F49" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Family and carers principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="25CC04D1" w14:textId="6B3C49AE">
+    <w:p w14:paraId="25CC04D1" w14:textId="6B3C49AE" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Families, carers, and supporters of people receiving services are to be supported in their role in decisions about the person’s assessment, treatment and recovery. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="1EE17FD9" w14:textId="1FDC86BB">
+    <w:p w14:paraId="1EE17FD9" w14:textId="1FDC86BB" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>Lived experience principle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00B80594" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="7254B13C" w14:textId="77777777">
+    <w:p w14:paraId="7254B13C" w14:textId="77777777" w:rsidR="00B80594" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0032162B">
         <w:t>The experiences of people living with mental health issues, emotional distress, or a mental illness and their families are to be recognised and valued when services are being provided. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="16F5040D" w14:textId="6A2972F2">
+    <w:p w14:paraId="16F5040D" w14:textId="6A2972F2" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Health needs principle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="069D7751" w14:textId="42C67801">
+    <w:p w14:paraId="069D7751" w14:textId="42C67801" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Medical and other health needs must be identified, and the person living with mental health issues, emotional distress, or a mental illness, supported to address them. This includes any needs related to drug and alcohol use. How a person’s physical health needs connect and impact their mental health needs must also be considered. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="61F72096" w14:textId="4C61F67A">
+    <w:p w14:paraId="61F72096" w14:textId="4C61F67A" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Dignity of </w:t>
       </w:r>
       <w:r w:rsidR="0032162B">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>isk principle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="754B38D0" w14:textId="0626E599">
+    <w:p w14:paraId="754B38D0" w14:textId="0626E599" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0032162B">
         <w:t>People receiving services have the right to take reasonable (personally suitable) risks when making decisions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="61CF74DA" w14:textId="653987E0">
+    <w:p w14:paraId="61CF74DA" w14:textId="653987E0" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Wellbeing of youth principle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="408A6586" w14:textId="52C45C70">
+    <w:p w14:paraId="408A6586" w14:textId="52C45C70" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0032162B">
         <w:t>The health, wellbeing, and independence of children and young people receiving services are to be promoted and supported in ways that work for them, considering life experiences, age, and other factors. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0032162B" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="1865963B" w14:textId="6B1E893E">
+    <w:p w14:paraId="1865963B" w14:textId="6B1E893E" w:rsidR="00EE7C92" w:rsidRPr="0032162B" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Diversity principle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A770A3" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="3783B2DC" w14:textId="1370E23A">
+    <w:p w14:paraId="3783B2DC" w14:textId="1370E23A" w:rsidR="00EE7C92" w:rsidRPr="00A770A3" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A770A3">
         <w:t>The diverse needs and experiences of people receiving services are to be considered when providing treatment and care, including: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="5271680E" w14:textId="77777777">
+    <w:p w14:paraId="5271680E" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>gender identity </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="63B1BB86" w14:textId="77777777">
+    <w:p w14:paraId="63B1BB86" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>sexual orientation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3473E6BC" w14:textId="77777777">
+    <w:p w14:paraId="3473E6BC" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>sex </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="5D679914" w14:textId="77777777">
+    <w:p w14:paraId="5D679914" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>ethnicity </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="6A688BD9" w14:textId="77777777">
+    <w:p w14:paraId="6A688BD9" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>language </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="47CA0023" w14:textId="77777777">
+    <w:p w14:paraId="47CA0023" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>race </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="2B7425AB" w14:textId="77777777">
+    <w:p w14:paraId="2B7425AB" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>religion, faith or spirituality </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="21D5DAA1" w14:textId="77777777">
+    <w:p w14:paraId="21D5DAA1" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>class </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="24310D3C" w14:textId="77777777">
+    <w:p w14:paraId="24310D3C" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>socioeconomic status </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="08D579DD" w14:textId="77777777">
+    <w:p w14:paraId="08D579DD" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>age </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="00B0B635" w14:textId="77777777">
+    <w:p w14:paraId="00B0B635" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>disability </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="164AB518" w14:textId="77777777">
+    <w:p w14:paraId="164AB518" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>neurodiversity </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="4B122925" w14:textId="77777777">
+    <w:p w14:paraId="4B122925" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>culture </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="12C1441A" w14:textId="77777777">
+    <w:p w14:paraId="12C1441A" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>residency status </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00497198" w:rsidRDefault="2B6E3468" w14:paraId="1B5E588A" w14:textId="77777777">
+    <w:p w14:paraId="1B5E588A" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00497198">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>geographic disadvantage. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="0D77575D" w14:textId="77777777">
+    <w:p w14:paraId="0D77575D" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Services must be given in a way that is responsive to these diverse needs and experiences. This means people can tell services what they need to feel safe. Services are to be understanding of: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="365F4B39" w14:textId="77777777">
+    <w:p w14:paraId="365F4B39" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>the diverse needs and experiences of the person </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="00D5ABA4" w14:textId="77777777">
+    <w:p w14:paraId="00D5ABA4" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>any experience of trauma </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="7E78FDFC" w14:textId="784511B7">
+    <w:p w14:paraId="7E78FDFC" w14:textId="784511B7" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>how needs and experiences are connected and can impact on a person’s mental health. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0077096C" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="02B4AEBD" w14:textId="77777777">
+    <w:p w14:paraId="02B4AEBD" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="0077096C" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>Gender safety principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="68A04008" w14:textId="77777777">
+    <w:p w14:paraId="68A04008" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">People receiving services may </w:t>
       </w:r>
       <w:r w:rsidRPr="0077096C">
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> specific safety needs or worries (concerns) because of their gender. Consideration is to be given to these needs and concerns and services should: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="66C555A9" w14:textId="0D840CCF">
+    <w:p w14:paraId="66C555A9" w14:textId="0D840CCF" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>be safe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3B7434AC" w14:textId="77777777">
+    <w:p w14:paraId="3B7434AC" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>respond to any current or past experience of family violence or trauma </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="7415831F" w14:textId="77777777">
+    <w:p w14:paraId="7415831F" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>recognise and respond to the ways gender can affect how services are provided to them, what </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="785437E4" w14:textId="77777777">
+    <w:p w14:paraId="785437E4" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>treatment they receive and their recovery </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="51F11AF1" w14:textId="77777777">
+    <w:p w14:paraId="51F11AF1" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>recognise and respond to the ways in which gender connects with other types of discrimination </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="7C84F934" w14:textId="11AFABA0">
+    <w:p w14:paraId="7C84F934" w14:textId="11AFABA0" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>and disadvantage. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0077096C" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="145945A4" w14:textId="77777777">
+    <w:p w14:paraId="145945A4" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="0077096C" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Cultural safety principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0077096C" w:rsidP="0077096C" w:rsidRDefault="00EE7C92" w14:paraId="0C05F55F" w14:textId="77777777">
+    <w:p w14:paraId="0C05F55F" w14:textId="77777777" w:rsidR="0077096C" w:rsidRDefault="00EE7C92" w:rsidP="0077096C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0077096C">
         <w:t xml:space="preserve">Services must be culturally safe and responsive to individuals from all racial, ethnic, faith-based, and cultural backgrounds. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0077096C" w:rsidP="0077096C" w:rsidRDefault="00EE7C92" w14:paraId="6E17D9DF" w14:textId="77777777">
+    <w:p w14:paraId="6E17D9DF" w14:textId="77777777" w:rsidR="0077096C" w:rsidRDefault="00EE7C92" w:rsidP="0077096C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0077096C">
         <w:t xml:space="preserve">People living with mental health issues, emotional distress, or a mental illness are to be provided treatment and care that considers and is consistent with their cultural and spiritual beliefs and practices. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0077096C" w:rsidR="00C86723" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="2099E590" w14:textId="1DEC094A">
+    <w:p w14:paraId="2099E590" w14:textId="1DEC094A" w:rsidR="00C86723" w:rsidRPr="0077096C" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0077096C">
         <w:t>The perspectives of the person</w:t>
       </w:r>
       <w:r w:rsidR="0077096C">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="0077096C">
         <w:t xml:space="preserve">s family and, when possible and appropriate, the views of significant members of their community are to be considered. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0077096C" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="5E7F137F" w14:textId="06445531">
+    <w:p w14:paraId="5E7F137F" w14:textId="06445531" w:rsidR="00EE7C92" w:rsidRPr="0077096C" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0077096C">
         <w:t>First Nations people must have their unique culture and identity respected. Their connection to family, kin, community, Country, and water should be respected. The views of First Nations elders, traditional healers, and mental health workers are to be considered and respected in decisions about treatment and care if possible and appropriate. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0077096C" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="4C1BD4F7" w14:textId="77777777">
+    <w:p w14:paraId="4C1BD4F7" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="0077096C" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk214617624" w:id="7"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk214617624"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Wellbeing of dependents principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="757B98EC" w14:textId="246B674B">
+    <w:p w14:paraId="757B98EC" w14:textId="246B674B" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>The children and dependents of people receiving services must have their needs, wellbeing and safety protected. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="21A693D7" w14:textId="77777777">
+    <w:p w14:paraId="21A693D7" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487687" w:id="8"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc220487687"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>Decision making principles for treatment and interventions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="0E826D8F" w14:textId="5888E897">
+    <w:p w14:paraId="0E826D8F" w14:textId="5888E897" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>There are also principles about decision making. These principles only apply when services are deciding compulsory treatment or restrictive interventions. Compulsory treatment means people are not allowed to refuse treatment. Restrictive interventions that can be used in hospital are: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="0077096C" w14:paraId="3CB1C13E" w14:textId="583E6DD8">
+    <w:p w14:paraId="3CB1C13E" w14:textId="583E6DD8" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="0077096C" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>eclusion</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t>when someone is kept by themselves in a room</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="0077096C" w14:paraId="0A4F4D81" w14:textId="403EAB51">
+    <w:p w14:paraId="0A4F4D81" w14:textId="403EAB51" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="0077096C" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t>odily restraint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> when someone is physically prevented from moving all or part of their body</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="0077096C" w14:paraId="4F428A2E" w14:textId="2E4EEA20">
+    <w:p w14:paraId="4F428A2E" w14:textId="2E4EEA20" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="0077096C" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">hemical </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t>restraint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> when someone is given a medication to control their behaviour by stopping them from moving their body. It is not medication for medical or mental health treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="46BBEB44" w14:textId="2478957C">
+    <w:p w14:paraId="46BBEB44" w14:textId="2478957C" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Care and transition to less</w:t>
       </w:r>
       <w:r w:rsidR="00AF64E9">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>restrictive support principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF64E9" w:rsidP="00AF64E9" w:rsidRDefault="00EE7C92" w14:paraId="49AE69AE" w14:textId="77777777">
+    <w:p w14:paraId="49AE69AE" w14:textId="77777777" w:rsidR="00AF64E9" w:rsidRDefault="00EE7C92" w:rsidP="00AF64E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">The goal of compulsory assessment and treatment is to help the person’s recovery. Services are to be comprehensive, caring, safe and high quality, and move people towards less restrictive forms of treatment, care and support. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="323D6067" w14:textId="6ADA0994">
+    <w:p w14:paraId="323D6067" w14:textId="6ADA0994" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Least restrictive </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF64E9">
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> people receiving compulsory assessment or treatment need to be given as much freedom as possible. What is restrictive for one person might not be restrictive for someone else. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="071E935A" w14:textId="77777777">
+    <w:p w14:paraId="071E935A" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>Consequences of compulsory assessment and treatment and restrictive interventions principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="3B07AAA7" w14:textId="77777777">
+    <w:p w14:paraId="3B07AAA7" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Compulsory assessment and treatment and restrictive interventions can greatly limit a person's human rights. These may cause a person serious distress, or harm to their: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="302AA308" w14:textId="77777777">
+    <w:p w14:paraId="302AA308" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>relationships </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="6EBD45FE" w14:textId="77777777">
+    <w:p w14:paraId="6EBD45FE" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>living arrangements </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="6E33042D" w14:textId="77777777">
+    <w:p w14:paraId="6E33042D" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>education </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3634298F" w14:textId="77777777">
+    <w:p w14:paraId="3634298F" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>work. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="35569393" w14:textId="410B70F1">
+    <w:p w14:paraId="35569393" w14:textId="410B70F1" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">The above should </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF64E9">
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> considered by mental health services and their staff any time compulsory treatment and/or restrictive practices are used.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="556831E9" w14:textId="77777777">
+    <w:p w14:paraId="556831E9" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">No therapeutic benefit to </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF64E9">
         <w:t>restrictive</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> interventions principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="2055C823" w14:textId="2EF9198F">
+    <w:p w14:paraId="2055C823" w14:textId="2EF9198F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Using restrictive interventions does not inherently (necessarily) benefit the person.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF64E9" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="15EBB864" w14:textId="77777777">
+    <w:p w14:paraId="15EBB864" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00AF64E9" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Balancing of harm principle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF64E9" w:rsidP="00AF64E9" w:rsidRDefault="00EE7C92" w14:paraId="39FE1472" w14:textId="77777777">
+    <w:p w14:paraId="39FE1472" w14:textId="77777777" w:rsidR="00AF64E9" w:rsidRDefault="00EE7C92" w:rsidP="00AF64E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Compulsory assessment and treatment, or restrictive interventions, are not to be used if they will cause more harm than they are supposed to prevent. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C86723" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="4F6EA9A3" w14:textId="6EF89E8C">
+    <w:p w14:paraId="4F6EA9A3" w14:textId="6EF89E8C" w:rsidR="00C86723" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>A person's views and wishes are to be respected and followed as much as possible in all decisions. This includes decisions about assessment, treatment, recovery, and support, even if someone is being given compulsory assessment and treatment.</w:t>
       </w:r>
       <w:r w:rsidR="00C86723">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="4553E900" w14:textId="7E20C6B2">
+    <w:p w14:paraId="4553E900" w14:textId="7E20C6B2" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487688" w:id="9"/>
-      <w:r w:rsidRPr="00EE7C92">
+      <w:bookmarkStart w:id="9" w:name="_Toc220487688"/>
+      <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00EC225B">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00AF64E9">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00C51E87">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00170323">
         <w:t xml:space="preserve">ffice of the Chief Psychiatrist </w:t>
       </w:r>
       <w:r w:rsidR="00C51E87">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">tatewide Complex Needs </w:t>
       </w:r>
       <w:r w:rsidR="000B5573">
         <w:t>Team</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF64E9">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">erms of </w:t>
       </w:r>
       <w:r w:rsidR="00AF64E9">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00AF64E9">
+      <w:r w:rsidR="00AF64E9" w:rsidRPr="00EE7C92">
         <w:t>eference</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3F1E8489" w14:textId="13FE372F">
+    <w:p w14:paraId="3F1E8489" w14:textId="13FE372F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487689" w:id="10"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc220487689"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidRPr="002B5A18" w:rsidR="0038334F" w:rsidP="00FB357E" w:rsidRDefault="0038334F" w14:paraId="6E259493" w14:textId="0C8BC3B0">
+    <w:p w14:paraId="6E259493" w14:textId="0C8BC3B0" w:rsidR="0038334F" w:rsidRPr="002B5A18" w:rsidRDefault="0038334F" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="002B5A18">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="005F5BE0">
         <w:t xml:space="preserve">Office of the Chief Psychiatrist (OCP) Statewide </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5A18">
         <w:t>Complex Needs Team provides the following services for individuals who meet the eligibility criteria. Information on each service is outlined further the sections below. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B5A18" w:rsidR="0038334F" w:rsidP="00FB357E" w:rsidRDefault="0038334F" w14:paraId="32C1AFBC" w14:textId="77777777">
+    <w:p w14:paraId="32C1AFBC" w14:textId="77777777" w:rsidR="0038334F" w:rsidRPr="002B5A18" w:rsidRDefault="0038334F" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="002B5A18">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Clinical consultation</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5A18">
         <w:t> – Expert clinical mental health advice provided by a Deputy Chief Psychiatrist, and expert complex needs advice with a whole of system lens provided by either the Program Manager or Senior Adviser, Complex Needs. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B5A18" w:rsidR="0038334F" w:rsidP="00FB357E" w:rsidRDefault="041FB613" w14:paraId="4B7F7B2A" w14:textId="05218C81">
+    <w:p w14:paraId="4B7F7B2A" w14:textId="05218C81" w:rsidR="0038334F" w:rsidRPr="002B5A18" w:rsidRDefault="041FB613" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Multi-disciplinary Clinical Panel</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="400CA68E">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Expert clinical mental health advice provided by a Deputy Chief Psychiatrist, and at least </w:t>
       </w:r>
       <w:r w:rsidR="5D5F44FC">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005F5BE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">other panel </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF64E9">
         <w:t>members</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> who will be determined based on the individual</w:t>
       </w:r>
       <w:r w:rsidR="5D3CC2D2">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>s needs and the service system issues and identified questions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B5A18" w:rsidR="0038334F" w:rsidP="00FB357E" w:rsidRDefault="041FB613" w14:paraId="74A4D91D" w14:textId="773F9ACC">
+    <w:p w14:paraId="74A4D91D" w14:textId="773F9ACC" w:rsidR="0038334F" w:rsidRPr="002B5A18" w:rsidRDefault="041FB613" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>State-wide Complex Needs Advisory Panel</w:t>
       </w:r>
       <w:r>
         <w:t> – Expert advice via a panel of </w:t>
       </w:r>
       <w:r w:rsidR="2CEF0007">
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r>
         <w:t>members including clinical and lived experience. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038334F" w:rsidR="0038334F" w:rsidP="00FB357E" w:rsidRDefault="041FB613" w14:paraId="01DF9ED3" w14:textId="1D312B61">
+    <w:p w14:paraId="01DF9ED3" w14:textId="1D312B61" w:rsidR="0038334F" w:rsidRPr="0038334F" w:rsidRDefault="041FB613" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Clinical consultation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> offers expert information and advice on a range of areas, including the </w:t>
       </w:r>
       <w:r w:rsidRPr="005F5BE0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mental Health and Wellbeing Act 2022</w:t>
       </w:r>
       <w:r w:rsidR="45F91DA6">
         <w:t xml:space="preserve"> (Vic) (MHWA)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with emphasis on compulsory treatment and principles guiding decision-making. It supports understanding treatment and service options within designated Mental Health and Wellbeing Services, navigating and </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF64E9">
         <w:t>negotiating</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> service provision, and escalating issues when required. Consultations assist with delayed discharge, managing and sharing risk, and exploring service navigation beyond the mental health sector. They also provide linkages to other professionals for specialised advice or assessment, access to relevant resources and information, and guidance on suitability for a Multidisciplinary Clinical Panel or a Statewide Complex Needs Advisory Panel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038334F" w:rsidP="00FB357E" w:rsidRDefault="0038334F" w14:paraId="36FF687A" w14:textId="73E06069">
+    <w:p w14:paraId="36FF687A" w14:textId="73E06069" w:rsidR="0038334F" w:rsidRDefault="0038334F" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0038334F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The Multidisciplinary Clinical Panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0038334F">
         <w:t>provide</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0038334F">
         <w:t xml:space="preserve"> expert advice and recommendations in response to issues, concerns or questions relating to individuals with </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF64E9">
         <w:t>complex</w:t>
       </w:r>
       <w:r w:rsidRPr="0038334F">
         <w:t xml:space="preserve"> needs, to assist in developing and coordinating services for people experiencing the most significant service gaps. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B5A18" w:rsidP="00FB357E" w:rsidRDefault="3359B348" w14:paraId="31A74292" w14:textId="30278DE6">
+    <w:p w14:paraId="31A74292" w14:textId="30278DE6" w:rsidR="002B5A18" w:rsidRDefault="3359B348" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The Statewide Complex Needs Advisory Panel (SCNAP)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> was established in 2023 and is convened by the OCP. It is a state-wide escalation point, and brings experts together from across departments and services, to provide multidisciplinary, clinical, and lived experience advice for individuals with highly complex needs who pose a serious risk to others and/or themselves. The individuals presented are at risk of poor outcomes because their needs fall outside standard service responses, they face service system barriers, the service system does not have appropriate options, or existing pathways have been ineffective, exhausted or are unsustainable. It is a forum to discuss and review service responses, service delivery issues and systemic barriers. The discussions seek to enable and enhance the development of coordinated, flexible, and evidence-based service responses. This panel also addresses particularly challenging matters and situations that lie at the intersection of mental health and child protection. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B5A18" w:rsidP="00FB357E" w:rsidRDefault="3359B348" w14:paraId="7896B64F" w14:textId="12D836C8">
+    <w:p w14:paraId="7896B64F" w14:textId="12D836C8" w:rsidR="002B5A18" w:rsidRDefault="3359B348" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>These</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve"> panels will provide advice to Child Protection and the Mental Health and Wellbeing Service centred on options for future care and treatment of the child or young person referred. </w:t>
       </w:r>
       <w:r w:rsidR="041FB613">
         <w:t>It should be noted that t</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>he final decision-making responsibility for the case matter will remain with Child Protection and the Mental Health and Wellbeing Service</w:t>
       </w:r>
       <w:r w:rsidR="27FD7311">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve"> however</w:t>
       </w:r>
       <w:r w:rsidR="3189E92A">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve"> the advice of the Complex Consultation Panel should be strongly considered. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="7ABB4E5F" w14:textId="4D8DC50D">
+    <w:p w14:paraId="7ABB4E5F" w14:textId="4D8DC50D" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00051415">
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> panel</w:t>
       </w:r>
       <w:r w:rsidR="00051415">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> do not assume clinical governance over people presented </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF64E9">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> panel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="7EBA7D35" w14:textId="5F2E376A">
+    <w:p w14:paraId="7EBA7D35" w14:textId="5F2E376A" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487690" w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc220487690"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Eligibility criteria</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="53624D45" w14:textId="15B76C5D">
+    <w:p w14:paraId="53624D45" w14:textId="15B76C5D" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To be eligible for the services provided, a referral must demonstrate the person meets all </w:t>
       </w:r>
       <w:r w:rsidR="188CD00F">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005F5BE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>criteria listed below.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="279AE998" w14:paraId="7D3B2302" w14:textId="3C0FD286">
+    <w:p w14:paraId="7D3B2302" w14:textId="3C0FD286" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="279AE998" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>n individual who appears to have complex needs that are linked to mental illness, psychological distress, cognitive impairment, neurodiversity, substance use and/or trauma  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="4A80DB54" w14:paraId="60BB06D9" w14:textId="3CBE2B0B">
+    <w:p w14:paraId="60BB06D9" w14:textId="3CBE2B0B" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="4A80DB54" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>he individual poses a serious risk to the community or themself and has contact with the criminal justice system</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="0D309DC3" w14:paraId="0202AE3E" w14:textId="27EA9534">
+    <w:p w14:paraId="0202AE3E" w14:textId="27EA9534" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="0D309DC3" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>he individual’s needs fall outside of standard service responses, existing pathways have been ineffective, exhausted or are unsustainable </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2FF57159" w14:paraId="3BE33A38" w14:textId="3CA2EFE7">
+    <w:p w14:paraId="3BE33A38" w14:textId="3CA2EFE7" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2FF57159" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>ultiple sectors are required to provide a coordinated and joined up response</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="0FEC2DA0" w14:paraId="2570CCCE" w14:textId="3B119EB4">
+    <w:p w14:paraId="2570CCCE" w14:textId="3B119EB4" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="0FEC2DA0" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>he referring service provider or department has identified question/s, advice, request and/or outcomes being sought at consultation or panel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="736DB8B9" w14:textId="0B10C510">
+    <w:p w14:paraId="736DB8B9" w14:textId="0B10C510" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487691" w:id="12"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc220487691"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>Referral process and procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="535492C2" w14:textId="77777777">
+    <w:p w14:paraId="535492C2" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Only the following positions have the responsibility of referring matters to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t>Multidisciplinary</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> Complex Needs Panel: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="6E8EF890" w14:textId="1D64AB57">
+    <w:p w14:paraId="6E8EF890" w14:textId="1D64AB57" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>(Child Protection) Area Child Protection Principal Practitioners</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00837AA0" w:rsidR="00C86723" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="05C3500D" w14:textId="3A0DE8BF">
+    <w:p w14:paraId="05C3500D" w14:textId="3A0DE8BF" w:rsidR="00C86723" w:rsidRPr="00837AA0" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>(Mental Health) Director of Clinical Services or Authorised Psychiatrist or equivalent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="779D2830" w14:textId="42A6AD72">
+    <w:p w14:paraId="779D2830" w14:textId="42A6AD72" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Step 1: Contact the OCP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="631BB957" w14:textId="0F58C1E3">
+    <w:p w14:paraId="631BB957" w14:textId="0F58C1E3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">The referrer contacts the Complex Needs </w:t>
       </w:r>
       <w:r w:rsidR="00AF64E9">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">eam directly via the OCP </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t>administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> email: </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId20">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00EE7C92">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ocp@health.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="39A21AD8" w14:textId="5B12E247">
+    <w:p w14:paraId="39A21AD8" w14:textId="5B12E247" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The referrer emails the electronic </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB357E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>request for clinical consultation or panel form</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>which they complete and send to the Complex Needs Team along with relevant documents such as risk assessment, discharge summary, psychiatric report and N</w:t>
       </w:r>
       <w:r w:rsidR="001322F6">
         <w:t xml:space="preserve">ational </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="001322F6">
         <w:t xml:space="preserve">isability </w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="001322F6">
         <w:t xml:space="preserve">nsurance </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="001322F6">
         <w:t>gency (NDIA)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="1AEC9AF3" w14:textId="7E7F9C33">
+    <w:p w14:paraId="1AEC9AF3" w14:textId="7E7F9C33" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Step 2: Requests are reviewed and triaged</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="020124E3" w14:textId="77777777">
+    <w:p w14:paraId="020124E3" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">The completed </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB357E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>request for clinical consultation or panel form</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB357E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF64E9">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> reviewed at the Complex Needs Team at a weekly triage and allocations meeting to determine: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="00F0CC52" w14:textId="77777777">
+    <w:p w14:paraId="00F0CC52" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>if the referral meets the eligibility criteria  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="30DB0D94" w14:textId="77777777">
+    <w:p w14:paraId="30DB0D94" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>which service will be provided </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="5EA4C28C" w14:textId="77777777">
+    <w:p w14:paraId="5EA4C28C" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>scheduling the clinical consult or panel   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="71C84F1C" w14:textId="6BBB4974">
+    <w:p w14:paraId="71C84F1C" w14:textId="6BBB4974" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>determining appropriate panel members</w:t>
       </w:r>
       <w:r w:rsidR="55F62011">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="2C8FCA07" w14:textId="77777777">
+    <w:p w14:paraId="2C8FCA07" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Step 3: Request outcome </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="234634E7" w14:textId="77777777">
+    <w:p w14:paraId="234634E7" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>The referrer will be notified of the outcome of the request, which service will be provided and will be sent the MS Teams meeting invitation for the clinical consultation or panel. At this point, further information may be requested, and additional professionals may be identified and invited to attend. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="57684AE6" w14:textId="049C19FE">
+    <w:p w14:paraId="57684AE6" w14:textId="049C19FE" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Not eligible</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="570E303F" w14:textId="739DE8DB">
+    <w:p w14:paraId="570E303F" w14:textId="739DE8DB" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>When a person doesn’t meet the eligibility criteria, the Complex Needs Team will advise the referrer of the reason and will offer information and advice about alternative existing programs or services.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="565DC0CB" w14:textId="0BFB139F">
+    <w:p w14:paraId="565DC0CB" w14:textId="0BFB139F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Individuals determined not eligible may become eligible in the future if the person</w:t>
       </w:r>
       <w:r w:rsidR="13CD873C">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s circumstances change. It remains the discretion of the OCP Complex Needs Team to </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t>determine</w:t>
       </w:r>
       <w:r>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="65BA18C4" w14:textId="77777777">
+    <w:p w14:paraId="65BA18C4" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>Step 4: Preparation for panel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C921CA" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="47E80E87" w14:textId="77777777">
+    <w:p w14:paraId="47E80E87" w14:textId="77777777" w:rsidR="00C921CA" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the service provided is a Multidisciplinary Clinical Panel or </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t>Statewide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Complex Needs Advisory Panel</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>a Complex Needs Team member may attend existing care team meetings to</w:t>
       </w:r>
       <w:r w:rsidR="00C921CA">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C921CA" w:rsidP="00C921CA" w:rsidRDefault="2B6E3468" w14:paraId="101E0CB6" w14:textId="77777777">
+    <w:p w14:paraId="101E0CB6" w14:textId="77777777" w:rsidR="00C921CA" w:rsidRDefault="2B6E3468" w:rsidP="00C921CA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>better understand the issues</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C921CA" w:rsidP="00C921CA" w:rsidRDefault="2B6E3468" w14:paraId="02204BEF" w14:textId="77777777">
+    <w:p w14:paraId="02204BEF" w14:textId="77777777" w:rsidR="00C921CA" w:rsidRDefault="2B6E3468" w:rsidP="00C921CA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>provide preliminary advice and support the team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C921CA" w:rsidR="00C921CA" w:rsidP="00C921CA" w:rsidRDefault="00C921CA" w14:paraId="2B6EF92D" w14:textId="0712D45F">
+    <w:p w14:paraId="2B6EF92D" w14:textId="0712D45F" w:rsidR="00C921CA" w:rsidRPr="00C921CA" w:rsidRDefault="00C921CA" w:rsidP="00C921CA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C921CA">
         <w:t>assist them to refine the questions they are seeking to have answered by the panel members.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00E37A52" w:rsidRDefault="2B6E3468" w14:paraId="6A5691A8" w14:textId="68E8F848">
+    <w:p w14:paraId="6A5691A8" w14:textId="68E8F848" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00E37A52">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>If the service provided</w:t>
       </w:r>
       <w:r w:rsidR="009ED123">
         <w:t xml:space="preserve"> is the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Multidisciplinary Clinical Panel,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the Complex Needs Team will prepare a package of information including referral form, additional </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t>documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and identified questions and send to all panel members at least </w:t>
       </w:r>
       <w:r w:rsidR="1DA05800">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006958B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>days prior to the panel occurring. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="161EBB71" w14:textId="14C4C26C">
+    <w:p w14:paraId="161EBB71" w14:textId="14C4C26C" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the service provided is the </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>State</w:t>
       </w:r>
       <w:r w:rsidR="006958B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ide Complex Needs Advisory Panel</w:t>
       </w:r>
       <w:r>
         <w:t>, the Complex Needs Team will prepare a detailed summary of the individual, the identified questions for panel, the identified systemic issues and/or service gaps and include a package of existing documentation (risk assessments, NDIA Plan, psychiatric report, court report). This package is sent to panel members at least one week prior to the panel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3409969F" w14:textId="1A67EC99">
+    <w:p w14:paraId="3409969F" w14:textId="1A67EC99" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r w:rsidR="00175720">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>: Advice, recommendations and documentation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E37A52" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="6EE430EB" w14:textId="77777777">
+    <w:p w14:paraId="6EE430EB" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00E37A52" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Minutes of the clinical consultation or panel will be provided including actions and recommendations.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="43359B6F" w14:textId="49CC1958">
+    <w:p w14:paraId="43359B6F" w14:textId="49CC1958" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r w:rsidR="00175720">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>: Follow up   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="7A98D919" w14:textId="3CFE3230">
+    <w:p w14:paraId="7A98D919" w14:textId="3CFE3230" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Complex Needs Team will schedule a follow up meeting within 3-months of all clinical </w:t>
       </w:r>
       <w:r w:rsidR="2F8E93A8">
         <w:t>consultations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and panels. Minutes of the follow up meeting will be disseminated to all attendees and panel members.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="54CD83E0" w14:textId="00984BA4">
+    <w:p w14:paraId="54CD83E0" w14:textId="00984BA4" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Frequency of the </w:t>
       </w:r>
       <w:r w:rsidR="00E37A52">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00E37A52">
+      <w:r w:rsidR="00E37A52" w:rsidRPr="00EE7C92">
         <w:t>anel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E37A52" w:rsidR="00051415" w:rsidP="00FB357E" w:rsidRDefault="216E8586" w14:paraId="292FEBFC" w14:textId="77777777">
+    <w:p w14:paraId="292FEBFC" w14:textId="77777777" w:rsidR="00051415" w:rsidRPr="00E37A52" w:rsidRDefault="216E8586" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E37A52">
         <w:t>Multi-disciplinary clinical panels are convened as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E4537" w:rsidR="00C86723" w:rsidP="00FB357E" w:rsidRDefault="216E8586" w14:paraId="7ECD80AB" w14:textId="2D0F388A">
+    <w:p w14:paraId="7ECD80AB" w14:textId="2D0F388A" w:rsidR="00C86723" w:rsidRPr="005E4537" w:rsidRDefault="216E8586" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E37A52">
         <w:t>Statewide Complex Needs Advisory Panels are convened bi-monthly and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37A52" w:rsidR="1AD75F89">
+      <w:r w:rsidR="1AD75F89" w:rsidRPr="00E37A52">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t xml:space="preserve">not intended to be a crisis response, instead </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37A52" w:rsidR="307BEBF2">
+      <w:r w:rsidR="307BEBF2" w:rsidRPr="00E37A52">
         <w:t>they are</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t xml:space="preserve"> a forum to provide considered expert advice to complex issues often relating to the service system.</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00051415">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="6BEC8CC5" w14:textId="24573B90">
+    <w:p w14:paraId="6BEC8CC5" w14:textId="24573B90" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487692" w:id="13"/>
-      <w:r w:rsidRPr="00EE7C92">
+      <w:bookmarkStart w:id="13" w:name="_Toc220487692"/>
+      <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00EC225B">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00E37A52">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> Child </w:t>
       </w:r>
       <w:r w:rsidR="00E37A52">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00E37A52">
+      <w:r w:rsidR="00E37A52" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidR="00E37A52">
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00E37A52">
+      <w:r w:rsidR="00E37A52" w:rsidRPr="00EE7C92">
         <w:t>anguage</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00E37A52">
+      <w:r w:rsidR="00E37A52" w:rsidRPr="00EE7C92">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="5C705BCA" w14:textId="729D3FF3">
+    <w:p w14:paraId="5C705BCA" w14:textId="729D3FF3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Department of </w:t>
       </w:r>
       <w:r w:rsidR="60690D01">
         <w:t>Families, Fairness, and Housing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="166792E9">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E37A52">
         <w:t>the department</w:t>
       </w:r>
       <w:r w:rsidR="166792E9">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t>has a statutory responsibility according to the provisions of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00497198">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Children Youth and Families Act 2005</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="589304F8">
         <w:t xml:space="preserve">(Vic) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(CYFA) in relation to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t>provision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of Child Protection services for all children in Victoria under the age of 17 years or, if a protection order is in place, for a 17-year-old. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="28694800" w14:textId="649D9DE6">
+    <w:p w14:paraId="28694800" w14:textId="649D9DE6" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t xml:space="preserve">protection </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">provides services to children and their families in order to protect children from significant harm resulting from abuse and neglect within their families. A broad range of services are provided or funded by the </w:t>
       </w:r>
       <w:r w:rsidR="00E37A52">
         <w:t>department</w:t>
       </w:r>
       <w:r>
         <w:t>, and these aim to strengthen families so that children and young people can develop within a safe physical and emotional environment. Services are based on the principle that, normally, the best protection for children is within the family. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="20CF2716" w14:textId="03A4E7B8">
+    <w:p w14:paraId="20CF2716" w14:textId="03A4E7B8" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Where a child or young person is assessed as being ‘at risk’ of significant harm within the family, </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00D509D4">
+      <w:r w:rsidR="00D509D4" w:rsidRPr="00EE7C92">
         <w:t>hild</w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00D509D4">
+      <w:r w:rsidR="00D509D4" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">will – in the first instance and in accordance with the law – take every reasonable step to enable the child to remain in the care of their family by </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t>strengthening</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> the family’s capacity to protect them. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="153D8B65" w14:textId="646E27A0">
+    <w:p w14:paraId="153D8B65" w14:textId="646E27A0" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Where, even with support, a child is not safe within the family, </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00D509D4">
+      <w:r w:rsidR="00D509D4" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00D509D4">
+      <w:r w:rsidR="00D509D4" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">will intervene to remove the child and bring the matter before the Children’s Court. Until the parents are able to resume their custodial responsibilities, adequate care and protection will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t>provided</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> as determined by the Children’s Court. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="27816862" w14:textId="13F1DE0D">
+    <w:p w14:paraId="27816862" w14:textId="13F1DE0D" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t xml:space="preserve">protection </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">may need to place a child in </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>out</w:t>
       </w:r>
       <w:r w:rsidR="7AD1AACF">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0065109E">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="19D86EB4">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="0065109E">
         <w:t xml:space="preserve">ome </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t xml:space="preserve">care </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to ensure their safety and wellbeing while problems are addressed. The length of time a child requires care </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37A52">
         <w:t>away</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from home varies according to individual circumstances, and the court order in place. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="0B147ABD" w14:textId="7895C9A9">
+    <w:p w14:paraId="0B147ABD" w14:textId="7895C9A9" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Where the resumption of care by the parents is not possible, </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00D509D4">
+      <w:r w:rsidR="00D509D4" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00D509D4">
+      <w:r w:rsidR="00D509D4" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">will work towards an alternative permanent family care arrangement, or an </w:t>
       </w:r>
       <w:r w:rsidRPr="00D509D4">
         <w:t>independent</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> living arrangement, depending on the</w:t>
       </w:r>
       <w:r w:rsidR="00C86723">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>age and circumstances of the child. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="07F40E05" w14:textId="03F480F6">
+    <w:p w14:paraId="07F40E05" w14:textId="03F480F6" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t xml:space="preserve">protection </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">has a coordinating role and responsibility to ensure effective care planning to meet the needs of their clients. Timely access to </w:t>
       </w:r>
       <w:r w:rsidRPr="00D509D4">
         <w:t>specialist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t xml:space="preserve">mental health services </w:t>
       </w:r>
       <w:r>
         <w:t>for infants, children and young people who</w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">require a mental health service response is one element in the range of services and supports coordinated by </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>child protection</w:t>
       </w:r>
       <w:r>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="38CA8506" w14:textId="10E70B7C">
+    <w:p w14:paraId="38CA8506" w14:textId="10E70B7C" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Types of </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>ut</w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>-h</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">ome </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>are</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00D509D4" w14:paraId="4C7E23FE" w14:textId="7A6555E6">
+    <w:p w14:paraId="4C7E23FE" w14:textId="7A6555E6" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00D509D4" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Out-of-home care</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve">provided for infants, children and young people who are unable to live with their parents due to issues </w:t>
       </w:r>
       <w:r>
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidR="00A93398">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00D509D4" w14:paraId="1E37A682" w14:textId="6A30F015">
+    <w:p w14:paraId="1E37A682" w14:textId="6A30F015" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00D509D4" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>homelessness </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00D509D4" w14:paraId="57FB9DE5" w14:textId="33024345">
+    <w:p w14:paraId="57FB9DE5" w14:textId="33024345" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00D509D4" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>abuse or neglect </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00D509D4" w14:paraId="6AE53DC5" w14:textId="15228D2F">
+    <w:p w14:paraId="6AE53DC5" w14:textId="15228D2F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00D509D4" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>family breakdown and domestic violence </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00D509D4" w14:paraId="777F97C3" w14:textId="1C9D4B1F">
+    <w:p w14:paraId="777F97C3" w14:textId="1C9D4B1F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00D509D4" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>being under a court order.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="74EE14F0" w14:textId="14980EF8">
+    <w:p w14:paraId="74EE14F0" w14:textId="14980EF8" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Kinship </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>are</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="6CA63A30" w14:textId="41B30620">
+    <w:p w14:paraId="6CA63A30" w14:textId="41B30620" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Kinship care occurs when a child or young person is taken into care by a relative or a close family friend, allowing them to remain within their existing familial or local network. This type of care leverages pre-existing relationships and a sense of familiarity, which can be particularly beneficial for the child</w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>s emotional stability and continuity of cultural and community connections. Kinship carers receive support and resources to help them meet the child’s needs and ensure their safety and wellbeing. The goal is to maintain family bonds and provide a stable, loving environment during times of family crisis. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="40133F25" w14:textId="0BFEDF02">
+    <w:p w14:paraId="40133F25" w14:textId="0BFEDF02" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Foster </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>are </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C86723" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="5FD12B7F" w14:textId="77777777">
+    <w:p w14:paraId="5FD12B7F" w14:textId="77777777" w:rsidR="00C86723" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Foster care involves placing a child or young person into the care of a trained and approved foster carer. Foster carers are individuals or families who have undergone </w:t>
       </w:r>
       <w:r w:rsidRPr="00D509D4">
         <w:t>assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> and training to provide a safe, nurturing, and stable environment for children who cannot live with their birth families. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="3D6A4416" w14:textId="4BBDF9FC">
+    <w:p w14:paraId="3D6A4416" w14:textId="4BBDF9FC" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Foster care aims to provide a temporary, supportive home while working towards reunification with the child’s family or finding a more permanent solution. Foster carers play a crucial role in ensuring the child’s wellbeing, attending to their educational, emotional, and physical needs. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="30C2CB12" w14:textId="522C2378">
+    <w:p w14:paraId="30C2CB12" w14:textId="522C2378" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Permanent </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>are </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C86723" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="59519B20" w14:textId="77777777">
+    <w:p w14:paraId="59519B20" w14:textId="77777777" w:rsidR="00C86723" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Permanent care refers to long-term arrangements where a child or young person is placed with approved permanent care parents through a process in the Children’s Court. This can occur when an existing foster care or kinship care arrangement is converted to permanent care via the granting of a permanent care order by the court or through the child being </w:t>
       </w:r>
       <w:r w:rsidRPr="00D509D4">
         <w:t>placed</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> with carers who are part of Permanent Care Programs. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="3BF54B87" w14:textId="1DA4E0D2">
+    <w:p w14:paraId="3BF54B87" w14:textId="1DA4E0D2" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Permanent care provides a stable, enduring home environment for children who cannot return to their birth families. The permanent carers assume all parental responsibilities and rights until the child turns 18, ensuring they have a consistent, supportive family structure throughout their upbringing. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="4C5F59A7" w14:textId="02599428">
+    <w:p w14:paraId="4C5F59A7" w14:textId="02599428" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Residential </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>are </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45CE0" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="02DB3122" w14:textId="77777777">
+    <w:p w14:paraId="02DB3122" w14:textId="77777777" w:rsidR="00E45CE0" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Residential care involves placing a young person in a home staffed by professional carers, typically with other young people in the same circumstance. These homes are designed to provide a structured and supportive environment for children and young people who may </w:t>
       </w:r>
       <w:r w:rsidRPr="00D509D4">
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> complex needs that are not easily met in a family-based setting. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="00FF2CD2" w14:textId="4E8296AC">
+    <w:p w14:paraId="00FF2CD2" w14:textId="4E8296AC" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Residential care facilities offer round-the-clock supervision and a range of therapeutic and support services tailored to the individual needs of each young person. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D509D4">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> goal is to provide stability and support while working towards longer-term placement solutions, whether that be reunification with family, transition to foster or kinship care, or independent living. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="58671CE6" w14:textId="419562AD">
+    <w:p w14:paraId="58671CE6" w14:textId="419562AD" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Lead </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>enant </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45CE0" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="15779658" w14:textId="77777777">
+    <w:p w14:paraId="15779658" w14:textId="77777777" w:rsidR="00E45CE0" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">The lead tenant program is an out-of-home care option that provides medium-term accommodation and support for young people aged in their later adolescent years. In this arrangement, young people live in a shared housing environment with a lead tenant – a responsible adult who supports them in developing independent living skills. The lead tenant acts as a </w:t>
       </w:r>
       <w:r w:rsidRPr="00D509D4">
         <w:t>mentor</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> and role model, offering guidance and support while fostering a sense of responsibility and self-reliance in the young people. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45CE0" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="4173FB0E" w14:textId="1821CD9B">
+    <w:p w14:paraId="4173FB0E" w14:textId="1821CD9B" w:rsidR="00E45CE0" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>This program aims to prepare adolescents for the transition to independent adulthood, providing them with the skills and confidence needed to manage their own lives. </w:t>
       </w:r>
       <w:r w:rsidR="00E45CE0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="2F06EE7B" w14:textId="6E79BD9F">
+    <w:p w14:paraId="2F06EE7B" w14:textId="6E79BD9F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487693" w:id="14"/>
-      <w:r w:rsidRPr="00EE7C92">
+      <w:bookmarkStart w:id="14" w:name="_Toc220487693"/>
+      <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00EC225B">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00BD4270">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> Legal </w:t>
       </w:r>
       <w:r w:rsidR="00D509D4">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>rders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00BD4270" w14:paraId="37F7BF0C" w14:textId="7711CF3B">
+    <w:p w14:paraId="37F7BF0C" w14:textId="7711CF3B" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00BD4270" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487694" w:id="15"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc220487694"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>rotection order</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="5164A7C1" w14:textId="459BA5E2">
+    <w:p w14:paraId="5164A7C1" w14:textId="459BA5E2" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A protection order is an order made by </w:t>
       </w:r>
       <w:r w:rsidRPr="00D509D4">
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Children’s Court of Victoria when the court finds that a child or young person is in need of protection. There are </w:t>
       </w:r>
       <w:r w:rsidR="60E60DB0">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="000B10B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">protection orders that the court can make. However, as some of these orders do not result in a child or young person being removed from their home and placed in the </w:t>
       </w:r>
       <w:r w:rsidR="00D11CD2">
         <w:t>out</w:t>
       </w:r>
       <w:r w:rsidR="3759CA63">
         <w:t>-of-</w:t>
       </w:r>
       <w:r w:rsidR="00D11CD2">
         <w:t xml:space="preserve">home care </w:t>
       </w:r>
       <w:r>
         <w:t>system, only some of the protection orders are presented here. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="1D847347" w14:textId="7F37965B">
+    <w:p w14:paraId="1D847347" w14:textId="7F37965B" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Impact on custody and guardianship</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="2EC83310" w14:textId="2DD17AE8">
+    <w:p w14:paraId="2EC83310" w14:textId="2DD17AE8" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Some of the protection orders discussed below change either the custody arrangements or both the custody and guardianship arrangements for a child or young person. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="515BC6A7" w14:textId="77777777">
+    <w:p w14:paraId="515BC6A7" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>As custodian </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="48E0C657" w14:textId="5A5522E8">
+    <w:p w14:paraId="48E0C657" w14:textId="5A5522E8" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">In general, the rights and responsibilities of the Secretary </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t xml:space="preserve">of the Department of Families, Fairness and Housing (the department) </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>as a custodian include: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="4A54F653" w14:paraId="7225D0FE" w14:textId="699EDE02">
+    <w:p w14:paraId="7225D0FE" w14:textId="699EDE02" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="4A54F653" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>he power to decide where a child shall reside </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="09CE91DF" w14:paraId="2FCF94DD" w14:textId="67149C06">
+    <w:p w14:paraId="2FCF94DD" w14:textId="67149C06" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="09CE91DF" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>he power to give consent to a child’s attendance at an excursion or an overnight stay </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="60DB3275" w14:paraId="498EAE0A" w14:textId="696CB918">
+    <w:p w14:paraId="498EAE0A" w14:textId="696CB918" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="60DB3275" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>he power to order that a child be examined to determine their medical, physical, intellectual or mental condition </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="14F69B5D" w14:paraId="01B7819D" w14:textId="49905740">
+    <w:p w14:paraId="01B7819D" w14:textId="49905740" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="14F69B5D" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>he power to give consent to the medical treatment, surgical or other operation, or admission to hospital of a child on the advice of a registered medical practitioner that such treatment, operation or admission is necessary </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="4733A47E" w14:paraId="77F41E8D" w14:textId="4ED16E61">
+    <w:p w14:paraId="77F41E8D" w14:textId="4ED16E61" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="4733A47E" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>he capacity to demand, sue for and recover any money due to a child and, in the name and on behal</w:t>
       </w:r>
       <w:r w:rsidR="5B01BBFA">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve"> of the child, commence and prosecute any proceeding relating to any property or rights of the child </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="44EF9758" w14:paraId="6B45021B" w14:textId="7074CB58">
+    <w:p w14:paraId="6B45021B" w14:textId="7074CB58" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="44EF9758" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>he power to detain a child without a warrant </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="6B33B9B3" w14:paraId="516EB287" w14:textId="7D8DCF77">
+    <w:p w14:paraId="516EB287" w14:textId="7D8DCF77" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="6B33B9B3" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>n some circumstances, the power to enrol a child in an educational institution. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="1EC3D477" w14:textId="77777777">
+    <w:p w14:paraId="1EC3D477" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>As guardian </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="654766D4" w14:textId="772CBBC3">
+    <w:p w14:paraId="654766D4" w14:textId="772CBBC3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>The rights and responsibilities of the Secretary as a guardian include the rights and responsibilities of a custodian and the rights and responsibilities of a natural parent. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="7F40C068" w14:textId="77777777">
+    <w:p w14:paraId="7F40C068" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487695" w:id="16"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc220487695"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>Protection orders applicable to out-of-home care</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="72225D79" w14:textId="26FADDC4">
+    <w:p w14:paraId="72225D79" w14:textId="26FADDC4" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Interim </w:t>
       </w:r>
       <w:r w:rsidR="00BD4270">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00BD4270">
+      <w:r w:rsidR="00BD4270" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">ccommodation </w:t>
       </w:r>
       <w:r w:rsidR="00BD4270">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">rder </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="2B68E95D" w14:textId="011A62BA">
+    <w:p w14:paraId="2B68E95D" w14:textId="011A62BA" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">When a protection application has been issued and the </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>ourt determines that an interim order is necessary to ensure the child's safety until the application is resolved, an interim accommodation order is made. This order specifies where the child must reside until the next court date and usually includes specific conditions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="72CD58BE" w14:textId="61C074AC">
+    <w:p w14:paraId="72CD58BE" w14:textId="61C074AC" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Family </w:t>
       </w:r>
       <w:r w:rsidR="00D11CD2">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00D11CD2">
+      <w:r w:rsidR="00D11CD2" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">reservation </w:t>
       </w:r>
       <w:r w:rsidR="00D11CD2">
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00D11CD2">
+      <w:r w:rsidR="00D11CD2" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">rder </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45CE0" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="6D971A86" w14:textId="2F48CA78">
+    <w:p w14:paraId="6D971A86" w14:textId="2F48CA78" w:rsidR="00E45CE0" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">If the Court finds that a child is in need of protection but can safely remain in the care of their parents while addressing protective concerns, a family preservation order is issued. Under this order, the child will live with one or both parents without any changes to parental responsibility. The Department of Families, Fairness and Housing will supervise the child. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="4AD2678F" w14:textId="07D0BAB3">
+    <w:p w14:paraId="4AD2678F" w14:textId="07D0BAB3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>The goal is to help the family make necessary changes to keep the child safe at home, enabling the family to stay together permanently. This order generally includes conditions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="04DBC094" w14:textId="5ED499D9">
+    <w:p w14:paraId="04DBC094" w14:textId="5ED499D9" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Family </w:t>
       </w:r>
       <w:r w:rsidR="00D11CD2">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">eunification </w:t>
       </w:r>
       <w:r w:rsidR="00D11CD2">
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00D11CD2">
+      <w:r w:rsidR="00D11CD2" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">der </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D26F5" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="05C503A1" w14:textId="4812182C">
+    <w:p w14:paraId="05C503A1" w14:textId="4812182C" w:rsidR="002D26F5" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the Court concludes that a child requires protection and cannot safely stay with their parents during the resolution of protective concerns, a family reunification order is issued. This order transfers parental responsibility for the child to the Secretary of </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>the department</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with the provision that parental agreement is required for major long-term decisions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D26F5" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="2E038DD9" w14:textId="79363103">
+    <w:p w14:paraId="2E038DD9" w14:textId="79363103" w:rsidR="002D26F5" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The child will be placed </w:t>
       </w:r>
       <w:r w:rsidR="00497198">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>out-of-home care</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and the objective is to reunify the child with their parents once the protective concerns are addressed, ideally within 12 months, or up to 24 months if permanent reunification is likely within that timeframe. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="7D77A941" w14:textId="12D39728">
+    <w:p w14:paraId="7D77A941" w14:textId="12D39728" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>This order typically includes conditions which are legal expectations determined by the court which the child’s carers are legally required to be adherent to. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="72A52B5B" w14:textId="1E75B7EE">
+    <w:p w14:paraId="72A52B5B" w14:textId="1E75B7EE" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Care </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00484E71">
+      <w:r w:rsidR="00484E71" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Secretary </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00484E71">
+      <w:r w:rsidR="00484E71" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">rder </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D26F5" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="3AC610DE" w14:textId="78A84AF6">
+    <w:p w14:paraId="3AC610DE" w14:textId="78A84AF6" w:rsidR="002D26F5" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="797895DD">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ourt determines that family reunification cannot be achieved in a timely manner or the child has been in out-of-home care for 24 months and still cannot safely return to their parents, a care by Secretary order is issued. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D26F5" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="2B0D7BD0" w14:textId="089358C6">
+    <w:p w14:paraId="2B0D7BD0" w14:textId="089358C6" w:rsidR="002D26F5" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under this order, the Secretary of the </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t xml:space="preserve">department </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is granted full parental responsibility for the child, to the exclusion of all others, for a period of </w:t>
       </w:r>
       <w:r w:rsidR="6D632EFC">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00497198">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">years. The </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t xml:space="preserve">department </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is responsible for the child's care, wellbeing, and all decisions concerning them. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="457D2EEE" w14:textId="3F7C9FDB">
+    <w:p w14:paraId="457D2EEE" w14:textId="3F7C9FDB" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>The usual objective is to find a permanent or long-term carer for the child, preferably within the extended family or, if not possible, with another family as soon as possible. In exceptional circumstances, the goal may still be family reunification. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="6E7E3773" w14:textId="34431044">
+    <w:p w14:paraId="6E7E3773" w14:textId="34431044" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Long-</w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">erm </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>rder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D26F5" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="796361F6" w14:textId="61774B6C">
+    <w:p w14:paraId="796361F6" w14:textId="61774B6C" w:rsidR="002D26F5" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the </w:t>
       </w:r>
       <w:r w:rsidR="697DB630">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ourt decides that a child requires long-term care and identifies a suitable carer to raise the child, a long-term care order is made. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="7B22328E" w14:textId="741548E3">
+    <w:p w14:paraId="7B22328E" w14:textId="741548E3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This order grants the Secretary of the </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t xml:space="preserve">department </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">parental responsibility for the child, to the exclusion of all others, until the child turns 18. This means the </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t xml:space="preserve">department </w:t>
       </w:r>
       <w:r>
         <w:t>is responsible for supporting the child’s carer and making all decisions concerning the child until they reach adulthood.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="69FA747C" w14:textId="1C9B967E">
+    <w:p w14:paraId="69FA747C" w14:textId="1C9B967E" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Permanent </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">rder </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D26F5" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="6BC084C1" w14:textId="5A58ADF0">
+    <w:p w14:paraId="6BC084C1" w14:textId="5A58ADF0" w:rsidR="002D26F5" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="75F1849D">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t>ourt approves proposed permanent carers as suitable to have parental responsibility for the child, a permanent care order is issued.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="48539F79" w14:textId="5A5A989F">
+    <w:p w14:paraId="48539F79" w14:textId="5A5A989F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Under this order, the carers become the permanent care parents of the child and assume all duties, powers, responsibilities, and authority that parents have until the child turns 18. This order generally includes conditions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="4B19CA69" w14:textId="77777777">
+    <w:p w14:paraId="4B19CA69" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Undertaking </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B80594" w:rsidR="00F83387" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="2803AAC7" w14:textId="17E93233">
+    <w:p w14:paraId="2803AAC7" w14:textId="17E93233" w:rsidR="00F83387" w:rsidRPr="00B80594" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the </w:t>
       </w:r>
       <w:r w:rsidR="33A0D27E">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ourt concludes that a child needs protection but that future risks can be adequately managed by the parent and child with community support, an undertaking is made. This may include specific conditions. The </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t xml:space="preserve">department </w:t>
       </w:r>
       <w:r>
         <w:t>does not remain involved when an undertaking is issued. </w:t>
       </w:r>
       <w:r w:rsidR="00EE7C92">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3C15E504" w14:textId="25D73958">
+    <w:p w14:paraId="3C15E504" w14:textId="25D73958" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487696" w:id="17"/>
-      <w:r w:rsidRPr="00EE7C92">
+      <w:bookmarkStart w:id="17" w:name="_Toc220487696"/>
+      <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00EC225B">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> Compulsory </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">ssessment and </w:t>
       </w:r>
       <w:r w:rsidR="00484E71">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00484E71">
+      <w:r w:rsidR="00484E71" w:rsidRPr="00EE7C92">
         <w:t>reatment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="2EFF8D71" w14:textId="434F307F">
+    <w:p w14:paraId="2EFF8D71" w14:textId="434F307F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The majority of young people accessing mental health and wellbeing services in Victoria do so voluntarily, reflecting a commitment to respecting their autonomy and preferences in care. However, in situations where a young person’s safety or wellbeing is at risk due to severe mental illness, and voluntary engagement is not feasible, the </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mental Health and Wellbeing Act 2022</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="13B25622">
         <w:t xml:space="preserve">(Vic) </w:t>
       </w:r>
       <w:r w:rsidR="2587780F">
         <w:t xml:space="preserve">(MHWA) </w:t>
       </w:r>
       <w:r>
         <w:t>enables involuntary treatment under strict, rights-protective criteria. Such measures</w:t>
       </w:r>
       <w:r w:rsidR="3E399C49">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>including assessment orders or treatment order</w:t>
       </w:r>
       <w:r w:rsidR="3E399C49">
         <w:t xml:space="preserve">s, </w:t>
       </w:r>
       <w:r>
         <w:t>are only authorised as a last resort, when there is clear evidence that the individual poses harm to themselves or others, lacks decision-making capacity regarding treatment, and no less restrictive intervention are available.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="1CE1EA5D" w14:textId="3B4B4E93">
+    <w:p w14:paraId="1CE1EA5D" w14:textId="3B4B4E93" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These orders require rigorous assessments, regular reviews, and oversight by </w:t>
       </w:r>
       <w:r w:rsidR="15F0C450">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Mental Health Tribunal (see </w:t>
       </w:r>
       <w:r w:rsidR="1040C12A">
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="2B999BDF">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="1040C12A">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to ensure compliance with human rights principles. The </w:t>
       </w:r>
       <w:r w:rsidR="6169A1D0">
         <w:t xml:space="preserve">MHWA </w:t>
       </w:r>
       <w:r>
         <w:t>mandates that individual under involuntary treatment have access to advocacy, legal representation, and culturally appropriate support, safeguarding their dignity, participation in care decisions, and right to challenge their involuntary status. This approach balances the need to protect vulnerable young people with respecting their human rights, ensuring involuntary treatment is appropriate, time-limited, and aligned with recovery-oriented approach. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F83387" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="480BE5F2" w14:textId="77777777">
+    <w:p w14:paraId="480BE5F2" w14:textId="77777777" w:rsidR="00F83387" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">There are several pathways for someone to be placed on an assessment order. This can occur if they self-present to an emergency department in crisis and </w:t>
       </w:r>
       <w:r w:rsidRPr="00D065CA">
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> assessed meeting the criteria. Some might be occurred in the community or are taken into care and control by police, who may intervene if a person is judged to be at immediate risk of harm to themselves or others. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0FCE" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="0049A2FA" w14:textId="656289E8">
+    <w:p w14:paraId="0049A2FA" w14:textId="656289E8" w:rsidR="00EC0FCE" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 232 of the </w:t>
       </w:r>
       <w:r w:rsidR="329A20BC">
         <w:t xml:space="preserve">MHWA </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">establishes the legal framework for transporting a person to a designated mental health and wellbeing service involuntarily when mental health crisis intervention is required. It enables an authorised person to act if an individual is deemed to have a mental illness and poses a significant risk of harm to themselves or others, and voluntary assessment is not feasible. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="21E8C21C" w14:textId="162ABAB6">
+    <w:p w14:paraId="21E8C21C" w14:textId="162ABAB6" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">After transporting to a designated mental health and wellbeing service (generally the emergency department), a mental health professional will review the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D065CA">
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> to determine the necessity of actions. Here are some of the processes when someone is on an assessment order, and how they might be transitioning into a compulsory treatment order.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="796B7B38" w14:textId="65D12DC6">
+    <w:p w14:paraId="796B7B38" w14:textId="65D12DC6" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The Authorised Psychiatrist or Delegate must give proper consideration to the mental health and wellbeing principles in the M</w:t>
       </w:r>
       <w:r w:rsidR="67BDCB7B">
         <w:t>HWA</w:t>
       </w:r>
       <w:r>
         <w:t>. For example:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="2B630563" w14:textId="3EDBED7F">
+    <w:p w14:paraId="2B630563" w14:textId="3EDBED7F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>The rights, dignity and autonomy of people living with mental illness and psychological distress are to be promoted and protected.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="10D26C20" w14:textId="77777777">
+    <w:p w14:paraId="10D26C20" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Mental health and wellbeing services are to be provided with the least possible restriction on a person’s rights, dignity and autonomy with the aim of promoting their recovery and full participation in community life.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="738AD433" w14:textId="77777777">
+    <w:p w14:paraId="738AD433" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Supported decision-making practices are to be promoted and people receiving mental health and wellbeing services are to be supported to participate in decisions about their assessment, treatment and recovery.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B80594" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="658A1E82" w14:textId="77777777">
+    <w:p w14:paraId="658A1E82" w14:textId="77777777" w:rsidR="00B80594" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>People receiving mental health and wellbeing services have the right to take reasonable risks in order to achieve personal growth, self-esteem and overall quality of life</w:t>
       </w:r>
       <w:r w:rsidR="00B80594">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00B80594" w:rsidRDefault="00EE7C92" w14:paraId="2FAEB8E6" w14:textId="1633058B">
+    <w:p w14:paraId="2FAEB8E6" w14:textId="1633058B" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00B80594">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Assessment </w:t>
       </w:r>
       <w:r w:rsidR="00D065CA">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>rder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="5CF818AF" w14:textId="3E686842">
+    <w:p w14:paraId="5CF818AF" w14:textId="3E686842" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A registered medical practitioner or authorised mental health practitioner may initiate an assessment order if they believe a person meets the following criteria under the </w:t>
       </w:r>
       <w:r w:rsidR="2DB3F855">
         <w:t>MHWA</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="34D7D634" w14:textId="77777777">
+    <w:p w14:paraId="34D7D634" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>the person appears to have mental illness  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="5741608E" w14:textId="77777777">
+    <w:p w14:paraId="5741608E" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>because the person appears to have mental illness, the person appears to need immediate treatment to prevent:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00497198" w:rsidRDefault="2B6E3468" w14:paraId="0222155C" w14:textId="77777777">
+    <w:p w14:paraId="0222155C" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00497198">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>serious deterioration in the person’s mental or physical health  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00497198" w:rsidRDefault="2B6E3468" w14:paraId="709A21DE" w14:textId="77777777">
+    <w:p w14:paraId="709A21DE" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00497198">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>serious harm to the person or to another person  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="64122B5F" w14:textId="77777777">
+    <w:p w14:paraId="64122B5F" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>if the person is made subject to an assessment order, the person can be assessed  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="2816D7AB" w14:textId="77777777">
+    <w:p w14:paraId="2816D7AB" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>there are no less restrictive means reasonably available to enable the person to be assessed.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0FCE" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="2C285DC0" w14:textId="77777777">
+    <w:p w14:paraId="2C285DC0" w14:textId="77777777" w:rsidR="00EC0FCE" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">The person must be examined within the previous 24 hours. The order can be a community assessment order (assessed in the community) or an inpatient assessment order (detained in a designated mental health and wellbeing service). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0FCE" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="6ADD6279" w14:textId="77777777">
+    <w:p w14:paraId="6ADD6279" w14:textId="77777777" w:rsidR="00EC0FCE" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">For a community assessment order, the person must be examined within 24 hours of a community assessment order being made. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="6DABD476" w14:textId="60424238">
+    <w:p w14:paraId="6DABD476" w14:textId="60424238" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For an inpatient assessment order, the person must be examined under an Inpatient assessment order in whichever is earlier 1) within 24 hours after the person in received at a designated mental health and wellbeing service or </w:t>
       </w:r>
       <w:r w:rsidR="5C1D2058">
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r>
         <w:t>72 hours after the inpatient assessment order is made. During this period, an authorised psychiatrist examines the person to determine if compulsory treatment is required.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="74029339" w14:textId="7E559F12">
+    <w:p w14:paraId="74029339" w14:textId="7E559F12" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Temporary </w:t>
       </w:r>
       <w:r w:rsidR="00CC60D3">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00CC60D3">
+      <w:r w:rsidR="00CC60D3" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">reatment </w:t>
       </w:r>
       <w:r w:rsidR="00CC60D3">
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00CC60D3">
+      <w:r w:rsidR="00CC60D3" w:rsidRPr="00EE7C92">
         <w:t>rder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="21D6E254" w14:textId="77777777">
+    <w:p w14:paraId="21D6E254" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>If the authorised psychiatrist concludes that the person meets the compulsory treatment criteria, they may issue a temporary treatment order.  The compulsory treatment criteria are:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="4BB5644A" w14:textId="35C469D4">
+    <w:p w14:paraId="4BB5644A" w14:textId="35C469D4" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>the person has mental illness</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="08D5586F" w14:textId="77777777">
+    <w:p w14:paraId="08D5586F" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>because the person has a mental illness, the person needs immediate treatment to prevent:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00497198" w:rsidRDefault="2B6E3468" w14:paraId="7BAE3CDD" w14:textId="29088071">
+    <w:p w14:paraId="7BAE3CDD" w14:textId="29088071" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00497198">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>serious deterioration in the person's mental or physical health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00497198" w:rsidRDefault="2B6E3468" w14:paraId="6661E05F" w14:textId="46342812">
+    <w:p w14:paraId="6661E05F" w14:textId="46342812" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00497198">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>serious harm to the person or to another person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="53E9808A" w14:textId="59F21D25">
+    <w:p w14:paraId="53E9808A" w14:textId="59F21D25" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>if the person is made subject to a temporary treatment order or a treatment order the immediate treatment will be provided to the person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3FF51AC7" w14:textId="3854EFC8">
+    <w:p w14:paraId="3FF51AC7" w14:textId="3854EFC8" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>there are no less restrictive means reasonably available to enable the person to receive the immediate treatment</w:t>
       </w:r>
       <w:r w:rsidR="00053C76">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0FCE" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="663FD1F2" w14:textId="16365542">
+    <w:p w14:paraId="663FD1F2" w14:textId="16365542" w:rsidR="00EC0FCE" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This allows the authorised psychiatrist to provide compulsory treatment to the person. The </w:t>
       </w:r>
       <w:r w:rsidR="502151FB">
         <w:t xml:space="preserve">Mental Health Tribunal </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">must conduct a hearing before the order expires to determine whether to make a Treatment Order for the person. If at </w:t>
       </w:r>
       <w:r w:rsidRPr="00053C76">
         <w:t>any</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> point during the temporary treatment order, the authorised psychiatrist determines that the compulsory treatment criteria are no longer met for the consumer, they must revoke the order. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="62EB76EF" w14:textId="16F8EA43">
+    <w:p w14:paraId="62EB76EF" w14:textId="16F8EA43" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>The authorised psychiatrist making the temporary treatment order must determine whether the order is to be:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="7E3E8E5B" w14:textId="2D7F8F3E">
+    <w:p w14:paraId="7E3E8E5B" w14:textId="2D7F8F3E" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a community temporary treatment order – which means the person must be treated in the community</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00B80594" w:rsidRDefault="00EE7C92" w14:paraId="2590CC31" w14:textId="1C4E1C92">
+    <w:p w14:paraId="2590CC31" w14:textId="1C4E1C92" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00B80594">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>an inpatient temporary treatment order – which means the person needs to be taken to a designated mental health service to be provided treatment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="3EF64613" w14:textId="77777777">
+    <w:p w14:paraId="3EF64613" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>An authorised psychiatrist may only make an inpatient temporary treatment order if satisfied that the person cannot be treated in the community.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00053C76" w:rsidRDefault="00EE7C92" w14:paraId="08EB0B51" w14:textId="77777777">
+    <w:p w14:paraId="08EB0B51" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00053C76">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">When the authorised psychiatrist </w:t>
       </w:r>
       <w:r w:rsidRPr="00053C76">
         <w:t>determines</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> whether the compulsory treatment criteria apply to a person, the authorised psychiatrist must have regard, to the extent that is reasonable in the circumstances, to:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3C1DCFAF" w14:textId="77777777">
+    <w:p w14:paraId="3C1DCFAF" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>the person’s views and preferences about treatment, and any beneficial alternative treatments, including:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="5EB53B53" w14:textId="11A71139">
+    <w:p w14:paraId="5EB53B53" w14:textId="11A71139" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>views or preferences in the person’s advance statement of preferences if they have one</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="69B1B551" w14:textId="77777777">
+    <w:p w14:paraId="69B1B551" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>views or preferences expressed by the person’s nominated support person if they have one  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="6185E048" w14:textId="77777777">
+    <w:p w14:paraId="6185E048" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>the reasons the person has those views and preferences, including any recovery outcomes they would like to achieve  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="67FA0DA9" w14:textId="77777777">
+    <w:p w14:paraId="67FA0DA9" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>the views of the person’s guardian, if they have one  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="7EEAEE9F" w14:textId="77777777">
+    <w:p w14:paraId="7EEAEE9F" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>the views of any carer, if the authorised psychiatrist is satisfied that making a temporary treatment order will directly affect the care relationship  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="15D14EFD" w14:textId="77777777">
+    <w:p w14:paraId="15D14EFD" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>the views of a parent of the person, if the person is under the age of 16 years  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EC0FCE" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="1577BFB8" w14:textId="514C6710">
+    <w:p w14:paraId="1577BFB8" w14:textId="514C6710" w:rsidR="00EC0FCE" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>the views of the Secretary to the Department of Families, Fairness and Housing if the person is the subject of a relevant child protection order.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="092776CB" w14:textId="7B1AA2DB">
+    <w:p w14:paraId="092776CB" w14:textId="7B1AA2DB" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Treatment </w:t>
       </w:r>
       <w:r w:rsidR="00CC60D3">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>rder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="4A05107A" w14:textId="6BF3C77C">
+    <w:p w14:paraId="4A05107A" w14:textId="6BF3C77C" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only the Mental Health Tribunal (not the authorised psychiatrist) can issue a </w:t>
       </w:r>
       <w:r w:rsidR="00053C76">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">reatment </w:t>
       </w:r>
       <w:r w:rsidR="00053C76">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rder after reviewing the psychiatrist’s report and holding a hearing. The </w:t>
       </w:r>
       <w:r w:rsidR="23C3B3A6">
         <w:t xml:space="preserve">Mental Health Tribunal </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">periodically reviews the </w:t>
       </w:r>
       <w:r w:rsidR="00053C76">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">reatment </w:t>
       </w:r>
       <w:r w:rsidR="00053C76">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>rder to ensure it remains necessary. The order can be revoked if compulsory treatment criteria are no longer met or extended if compulsory treatment is still required.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="3F560424" w14:textId="77777777">
+    <w:p w14:paraId="3F560424" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>When determining whether to apply for another treatment order for a person who is subject to an existing treatment order, the authorised psychiatrist must consider the criteria outlined in the temporary treatment order section. These considerations should be applied to the extent that is reasonable, given the specific circumstances of the case.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="61E9C187" w14:textId="1051EE0B">
+    <w:p w14:paraId="61E9C187" w14:textId="1051EE0B" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>The Mental Health Tribunal must determine if the compulsory treatment criteria apply to a person. In determining that the criteria apply the Mental Health Tribunal must be satisfied that</w:t>
       </w:r>
       <w:r w:rsidR="00EC0FCE">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="5FB239D3" w14:textId="0238D504">
+    <w:p w14:paraId="5FB239D3" w14:textId="0238D504" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>if the treatment order is made the person will receive treatment. This means that services must be available to enable the person’s treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD5846" w:rsidR="00EC0FCE" w:rsidP="00BD5846" w:rsidRDefault="2B6E3468" w14:paraId="144861B8" w14:textId="4D0F8CCE">
+    <w:p w14:paraId="144861B8" w14:textId="4D0F8CCE" w:rsidR="00EC0FCE" w:rsidRPr="00BD5846" w:rsidRDefault="2B6E3468" w:rsidP="00BD5846">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>there is no less restrictive means reasonably available to enable the person to receive the immediate treatment, including whether the person can receive treatment on a voluntary basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00497198" w:rsidRDefault="00497198" w14:paraId="76600C71" w14:textId="77777777">
+    <w:p w14:paraId="76600C71" w14:textId="77777777" w:rsidR="00497198" w:rsidRDefault="00497198">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="006170"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="0EBA2353" w14:textId="048CB367">
+    <w:p w14:paraId="0EBA2353" w14:textId="048CB367" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487697" w:id="18"/>
-      <w:r w:rsidRPr="00EE7C92">
+      <w:bookmarkStart w:id="18" w:name="_Toc220487697"/>
+      <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00097DE0">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="005816FB">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> Non-legal mental health advocacy service</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00EE7C92">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="15E9CF64" w14:textId="72C215A4">
+    <w:p w14:paraId="15E9CF64" w14:textId="72C215A4" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
       <w:r w:rsidR="01238B69">
         <w:t>MHWA</w:t>
       </w:r>
       <w:r>
         <w:t>, anyone receiving compulsory treatment in Victoria is automatically connected to the Independent Mental Health Advocacy (IMHA) for advocacy support. This ensures individuals receive timely information and assistance to assert their preferences throughout their care journey. While patients may opt out of IMHA services at any time, they retain the flexibility to re-engage with advocacy support whenever needed, ensuring continuous access to advocacy and representation. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="45C5F78F" w14:textId="25BAE472">
+    <w:p w14:paraId="45C5F78F" w14:textId="25BAE472" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IMHA plays a vital role in safeguarding the rights and autonomy of individuals at risk of, or currently receiving, compulsory mental health treatment. By providing free, confidential support and information, IMHA advocates empower consumers to understand their legal rights, treatment options, and the implications of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00497198" w:rsidR="53B6F163">
+      <w:r w:rsidR="53B6F163" w:rsidRPr="00497198">
         <w:t>MHWA</w:t>
       </w:r>
       <w:r>
         <w:t>. They provide assistance to ensure individuals can actively participate in decisions about their care</w:t>
       </w:r>
       <w:r w:rsidR="0002171E">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>whether in clinical meetings, tribunal hearings, or care planning processes</w:t>
       </w:r>
       <w:r w:rsidR="0002171E">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>while also helping them navigate complex systems, challenge unjust decisions, or lodge complaints.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="56B706AF" w14:textId="52510CEE">
+    <w:p w14:paraId="56B706AF" w14:textId="52510CEE" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guided by the principles of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB357E" w:rsidR="083431A6">
+      <w:r w:rsidR="083431A6" w:rsidRPr="00FB357E">
         <w:t>MHWA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, IMHA prioritises voluntary treatment, recovery, and dignity. The </w:t>
       </w:r>
       <w:r w:rsidR="2D45116C">
         <w:t xml:space="preserve">MHWA’s </w:t>
       </w:r>
       <w:r>
         <w:t>framework ensures mental health services: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="46884A54" w14:textId="1C8C248A">
+    <w:p w14:paraId="46884A54" w14:textId="1C8C248A" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>are to be delivered in the least restrictive way possible </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="759861C9" w14:textId="717C1E1C">
+    <w:p w14:paraId="759861C9" w14:textId="717C1E1C" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>will promote recovery and full participation in community life </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="71AB2684" w14:paraId="71EC6416" w14:textId="5B50E25D">
+    <w:p w14:paraId="71EC6416" w14:textId="5B50E25D" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="71AB2684" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">enable </w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t>people who are subject to compulsory treatment</w:t>
       </w:r>
       <w:r w:rsidR="4877BECD">
         <w:t>, to</w:t>
       </w:r>
       <w:r w:rsidR="2B6E3468">
         <w:t xml:space="preserve"> have the right to take part in decisions about their own assessment, treatment and recovery </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="6EE77938" w14:textId="586CCACD">
+    <w:p w14:paraId="6EE77938" w14:textId="586CCACD" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>respect for the rights, dignity and autonomy of people with a mental illness</w:t>
       </w:r>
       <w:r w:rsidR="00EC0FCE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="412255E0" w14:textId="0DDAAFED">
+    <w:p w14:paraId="412255E0" w14:textId="0DDAAFED" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>The role of a mental health advocate is</w:t>
       </w:r>
       <w:r w:rsidR="6544A546">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="5D454804" w14:textId="3E565A4B">
+    <w:p w14:paraId="5D454804" w14:textId="3E565A4B" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>provide non-legal assistance to a consumer in accordance with any instructions given to the advocate by the consumer, including to assist the consumer </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="45E8B2E5" w14:textId="199BC7A7">
+    <w:p w14:paraId="45E8B2E5" w14:textId="199BC7A7" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>understand information regarding their assessment, treatment, care and recovery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="0B23D52F" w14:textId="0847201F">
+    <w:p w14:paraId="0B23D52F" w14:textId="0847201F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>make decisions regarding their assessment, treatment and care; or (iii) to understand and exercise their rights under this Act</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="78B62551" w14:textId="2BA7FF8F">
+    <w:p w14:paraId="78B62551" w14:textId="2BA7FF8F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>make an advance statement of preferences</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="7EC28BEF" w14:textId="6703D090">
+    <w:p w14:paraId="7EC28BEF" w14:textId="6703D090" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>appoint a nominated support person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="087F453E" w14:textId="18650652">
+    <w:p w14:paraId="087F453E" w14:textId="18650652" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>seek a second psychiatric opinion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="159000EA" w14:textId="76B041BE">
+    <w:p w14:paraId="159000EA" w14:textId="76B041BE" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>seek legal advice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="507FDCFC" w14:textId="62D6FA93">
+    <w:p w14:paraId="507FDCFC" w14:textId="62D6FA93" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>apply to the Mental Health Tribunal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="544D906E" w14:textId="6C57D09C">
+    <w:p w14:paraId="544D906E" w14:textId="6C57D09C" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>understand and access the mental health and wellbeing service system</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="3EAAA07B" w14:textId="7FEAF07F">
+    <w:p w14:paraId="3EAAA07B" w14:textId="7FEAF07F" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>express their decisions, views and preferences to a member of the mental health and wellbeing workforce and other relevant parties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="32DB6454" w14:textId="0DF89E49">
+    <w:p w14:paraId="32DB6454" w14:textId="0DF89E49" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>make a complaint; and to represent the views of the consumer to staff of a mental health and wellbeing service provider in accordance with any instructions given to the advocate by the consumer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="25A4B599" w14:textId="731933D7">
+    <w:p w14:paraId="25A4B599" w14:textId="731933D7" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">If a consumer is 15 years of age or </w:t>
       </w:r>
       <w:r w:rsidRPr="00101A4F">
         <w:t>younger</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>, the role of a mental health advocate is also:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3AD76235" w14:textId="77777777">
+    <w:p w14:paraId="3AD76235" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>to promote the views and preferences of the consumer; and to work with the family, carers and supporters of the consumer to ensure that the consumer's best interests are protected. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="73DF6ADC" w14:textId="28E6BB1D">
+    <w:p w14:paraId="73DF6ADC" w14:textId="28E6BB1D" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
-      <w:r w:rsidR="2B6E3468">
-[...12 lines deleted...]
-        <w:rPr/>
+      <w:r>
+        <w:t xml:space="preserve">In performing the above, a mental health advocate must also provide advocacy services in accordance with the Protocol for the primary non-legal mental health advocacy service provider; </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>and if the Secretary</w:t>
       </w:r>
       <w:r w:rsidR="00101A4F">
-        <w:rPr/>
         <w:t xml:space="preserve"> of the Department of Families, Fairness and Housing</w:t>
       </w:r>
-      <w:r w:rsidR="2B6E3468">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> has parental responsibility for a consumer under a relevant child protection order, consult that Secretary. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00625171" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="60C262F1" w14:textId="49B92650">
+    <w:p w14:paraId="60C262F1" w14:textId="49B92650" w:rsidR="00625171" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="01E9BF8D">
         <w:t xml:space="preserve">MHWA </w:t>
       </w:r>
       <w:r>
         <w:t>requires mental health and wellbeing service providers to notify the non-legal mental health advocacy service provider when certain events occur. These events include when a person is made subject to a temporary treatment order or treatment order, when a person’s order is varied or revoked, if restrictive interventions are used or when certain patients are received at, or transferred to, a designated mental health service. However, consumers can tell IMHA to stop contacting them (to opt out) at any point of their treatment but can also choose to opt back in to receive advocacy support at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00625171" w:rsidRDefault="00EE7C92" w14:paraId="4DF37E5F" w14:textId="21B96773">
+    <w:p w14:paraId="4DF37E5F" w14:textId="21B96773" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00625171">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Alternative non-legal mental health advocacy providers </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00625171" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="77D44B2B" w14:textId="3CAEA596">
+    <w:p w14:paraId="77D44B2B" w14:textId="3CAEA596" w:rsidR="00625171" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Consumers may wish to access mental health advocacy from an alternative service provider if requested by the consumer and with their consent, the primary non-legal mental health advocacy service like IMHA may refer consumers to</w:t>
       </w:r>
       <w:r w:rsidR="004D5F32">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5F32" w:rsidR="004D5F32">
+      <w:r w:rsidR="004D5F32" w:rsidRPr="004D5F32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="040C28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5F32" w:rsidR="004D5F32">
+      <w:r w:rsidR="004D5F32" w:rsidRPr="004D5F32">
         <w:t xml:space="preserve">Victorian Mental Illness Awareness Council </w:t>
       </w:r>
       <w:r w:rsidR="004D5F32">
         <w:t>(V</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>MIAC</w:t>
       </w:r>
       <w:r w:rsidR="004D5F32">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> as an alternate non-legal mental health advocacy service. Consumers can decide what personal or health information IMHA will provide to VMIAC for a service referral. Consumers will also be able to decide if they wish for the primary non-legal mental health advocacy service to provide ongoing referrals to VMIAC when notifications are received and can decide when they want this arrangement to end. VMIAC and IMHA as the primary provider will have a protocol that details referral processes, sharing of information, services to be provided as per the Act and other relevant matters to ensure consumers receive non legal advocacy services as per the Act. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00625171" w:rsidP="00625171" w:rsidRDefault="00625171" w14:paraId="601915EC" w14:textId="4309A40C">
+    <w:p w14:paraId="601915EC" w14:textId="4309A40C" w:rsidR="00625171" w:rsidRDefault="00625171" w:rsidP="00625171">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Right to restrict communication under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB357E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mental Health and Wellbeing Act 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00625171" w:rsidR="00B22712" w:rsidP="000402E9" w:rsidRDefault="1C5F2144" w14:paraId="2EDD3278" w14:textId="4221F429">
+    <w:p w14:paraId="2EDD3278" w14:textId="4221F429" w:rsidR="00B22712" w:rsidRPr="00625171" w:rsidRDefault="1C5F2144" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="7ECDC4E5">
         <w:t>MHWA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> recognises the importance of communication as a fundamental human right for all individuals, including young people. However, in certain circumstances, this right may be restricted to ensure safety and prevent harm. Under the </w:t>
       </w:r>
       <w:r w:rsidR="48FA0836">
         <w:t>MHWA</w:t>
       </w:r>
       <w:r>
         <w:t>, restrictions can only be applied if an authorised psychiatrist determines that unrestricted communication poses a serious risk of physical or psychological harm to the young person or others. Such restriction must be the least restrictive possible in the circumstances to protect the health, safety and wellbeing of the inpatient or of another person. However, an authorised psychiatrist cannot restrict an inpatient’s right to communicate with: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00B22712" w:rsidP="00B22712" w:rsidRDefault="00B22712" w14:paraId="76E5E9C7" w14:textId="77777777">
+    <w:p w14:paraId="76E5E9C7" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="00EE7C92" w:rsidRDefault="00B22712" w:rsidP="00B22712">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a legal representative </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00B22712" w:rsidP="00B22712" w:rsidRDefault="00B22712" w14:paraId="6D465C5E" w14:textId="77777777">
+    <w:p w14:paraId="6D465C5E" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="00EE7C92" w:rsidRDefault="00B22712" w:rsidP="00B22712">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>the Chief Psychiatrist </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00B22712" w:rsidP="00B22712" w:rsidRDefault="00B22712" w14:paraId="3F5283B3" w14:textId="77777777">
+    <w:p w14:paraId="3F5283B3" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="00EE7C92" w:rsidRDefault="00B22712" w:rsidP="00B22712">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>the Mental Health and Wellbeing Commission </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00B22712" w:rsidP="00B22712" w:rsidRDefault="00B22712" w14:paraId="5B93461D" w14:textId="77777777">
+    <w:p w14:paraId="5B93461D" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="00EE7C92" w:rsidRDefault="00B22712" w:rsidP="00B22712">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>the Mental Health Tribunal  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00B22712" w:rsidP="00B22712" w:rsidRDefault="00B22712" w14:paraId="3BF5A971" w14:textId="77777777">
+    <w:p w14:paraId="3BF5A971" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="00EE7C92" w:rsidRDefault="00B22712" w:rsidP="00B22712">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a Community Visitor  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00B22712" w:rsidP="00B22712" w:rsidRDefault="00B22712" w14:paraId="5A7224E6" w14:textId="77777777">
+    <w:p w14:paraId="5A7224E6" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="00EE7C92" w:rsidRDefault="00B22712" w:rsidP="00B22712">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a non-legal mental health advocacy service provider or a mental health advocate </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D15FF" w:rsidR="00625171" w:rsidP="00625171" w:rsidRDefault="1C5F2144" w14:paraId="0F7631BE" w14:textId="75CACAE4">
+    <w:p w14:paraId="0F7631BE" w14:textId="75CACAE4" w:rsidR="00625171" w:rsidRPr="002D15FF" w:rsidRDefault="1C5F2144" w:rsidP="00625171">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the Secretary of the </w:t>
       </w:r>
       <w:r w:rsidR="00101A4F">
         <w:t xml:space="preserve">Department of Families, Fairness and Housing </w:t>
       </w:r>
       <w:r>
         <w:t>if that Secretary has parental responsibility for the inpatient under a relevant child protection order. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D15FF" w:rsidR="00625171" w:rsidP="00625171" w:rsidRDefault="00625171" w14:paraId="5085AC53" w14:textId="5BA9E589">
+    <w:p w14:paraId="5085AC53" w14:textId="5BA9E589" w:rsidR="00625171" w:rsidRPr="002D15FF" w:rsidRDefault="00625171" w:rsidP="00625171">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Why restrictions might apply to young people</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00837AA0" w:rsidR="00B22712" w:rsidP="000402E9" w:rsidRDefault="1C5F2144" w14:paraId="25764603" w14:textId="07FFB9A8">
+    <w:p w14:paraId="25764603" w14:textId="07FFB9A8" w:rsidR="00B22712" w:rsidRPr="00837AA0" w:rsidRDefault="1C5F2144" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Young people in mental health settings may experience heightened vulnerability due to crises, such as severe distress or self-harm risks. Developmental factors can also influence how they express emotions, which might be misinterpreted, leading to temporary communication limits. Restrictions are never punitive but are considered a last resort to safeguard wellbeing. For example, limiting contact during a crisis episode might prevent impulsive actions, allowing time for stabilisation. The </w:t>
       </w:r>
-      <w:r w:rsidRPr="56AF68D0" w:rsidR="09A47FF6">
+      <w:r w:rsidR="09A47FF6" w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MHWA </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>also mandates considering cultural and developmental needs, ensuring restrictions do not disproportionately affect individuals from an Aboriginal or culturally diverse backgrounds. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D15FF" w:rsidR="00B22712" w:rsidP="00B22712" w:rsidRDefault="00B22712" w14:paraId="4568A8B9" w14:textId="77777777">
+    <w:p w14:paraId="4568A8B9" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="002D15FF" w:rsidRDefault="00B22712" w:rsidP="00B22712">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00837AA0">
         <w:t>Informing the patient and others of a restriction of the right to communicate</w:t>
       </w:r>
       <w:r w:rsidRPr="002D15FF">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00B22712" w:rsidP="000402E9" w:rsidRDefault="00B22712" w14:paraId="5B1D8D8F" w14:textId="77777777">
+    <w:p w14:paraId="5B1D8D8F" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="00EE7C92" w:rsidRDefault="00B22712" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>An authorised psychiatrist who makes a direction to restrict a person’s right to communicate must ensure reasonable steps are taken to inform the inpatient of the restriction and the reason for it. The authorised psychiatrist must also ensure reasonable steps are taken to provide that information to: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D15FF" w:rsidR="00B22712" w:rsidP="00B22712" w:rsidRDefault="00B22712" w14:paraId="17CC8450" w14:textId="77777777">
+    <w:p w14:paraId="17CC8450" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="002D15FF" w:rsidRDefault="00B22712" w:rsidP="00B22712">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="002D15FF">
         <w:t>the inpatient’s: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D15FF" w:rsidR="00B22712" w:rsidP="00497198" w:rsidRDefault="1C5F2144" w14:paraId="1BFCB0FB" w14:textId="77777777">
+    <w:p w14:paraId="1BFCB0FB" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="002D15FF" w:rsidRDefault="1C5F2144" w:rsidP="00497198">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>nominated support person, if they have one </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D15FF" w:rsidR="00B22712" w:rsidP="00497198" w:rsidRDefault="1C5F2144" w14:paraId="481E3E56" w14:textId="77777777">
+    <w:p w14:paraId="481E3E56" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="002D15FF" w:rsidRDefault="1C5F2144" w:rsidP="00497198">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>guardian, if they have one </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D15FF" w:rsidR="00B22712" w:rsidP="00497198" w:rsidRDefault="1C5F2144" w14:paraId="4B4A4913" w14:textId="77777777">
+    <w:p w14:paraId="4B4A4913" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="002D15FF" w:rsidRDefault="1C5F2144" w:rsidP="00497198">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>carer, if the restriction will directly affect the carer and the care relationship </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D15FF" w:rsidR="00B22712" w:rsidP="00497198" w:rsidRDefault="1C5F2144" w14:paraId="7BE243F4" w14:textId="77777777">
+    <w:p w14:paraId="7BE243F4" w14:textId="77777777" w:rsidR="00B22712" w:rsidRPr="002D15FF" w:rsidRDefault="1C5F2144" w:rsidP="00497198">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>parent, if the inpatient is under the age of 16 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D15FF" w:rsidR="00B22712" w:rsidP="00B22712" w:rsidRDefault="1C5F2144" w14:paraId="3255D09E" w14:textId="4746D85B">
+    <w:p w14:paraId="3255D09E" w14:textId="4746D85B" w:rsidR="00B22712" w:rsidRPr="002D15FF" w:rsidRDefault="1C5F2144" w:rsidP="00B22712">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the Secretary of the </w:t>
       </w:r>
       <w:r w:rsidR="1FB7E954">
         <w:t>DFFH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if that Secretary has parental responsibility for the inpatient under a relevant child protection order </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22712" w:rsidP="00B22712" w:rsidRDefault="00B22712" w14:paraId="2131034F" w14:textId="77777777">
+    <w:p w14:paraId="2131034F" w14:textId="77777777" w:rsidR="00B22712" w:rsidRDefault="00B22712" w:rsidP="00B22712">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="002D15FF">
         <w:t>the non-legal mental health advocacy service provider. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00625171" w:rsidP="00625171" w:rsidRDefault="00625171" w14:paraId="031A1F03" w14:textId="1FE9B896">
+    <w:p w14:paraId="031A1F03" w14:textId="1FE9B896" w:rsidR="00625171" w:rsidRDefault="00625171" w:rsidP="00625171">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00625171">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Safeguards and accountability </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD5846" w:rsidR="002D15FF" w:rsidP="000402E9" w:rsidRDefault="1C5F2144" w14:paraId="60984FA5" w14:textId="7BBE0585">
+    <w:p w14:paraId="60984FA5" w14:textId="7BBE0585" w:rsidR="002D15FF" w:rsidRPr="00BD5846" w:rsidRDefault="1C5F2144" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidR="1C5F2144">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="71E8C794">
-        <w:rPr/>
         <w:t xml:space="preserve">MHWA </w:t>
       </w:r>
       <w:r w:rsidR="2B480C4F">
-        <w:rPr/>
         <w:t>enforce</w:t>
       </w:r>
       <w:r w:rsidR="6E3959C2">
-        <w:rPr/>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="1C5F2144">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> robust safeguards to protect rights. Restrictions require documented justification, and the authorised psychiatrist must complete the </w:t>
       </w:r>
-      <w:hyperlink r:id="Redef5b0db37e4329">
-        <w:r w:rsidRPr="1EEFD6E9" w:rsidR="1C5F2144">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="1EEFD6E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MHWA form 144</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="1C5F2144">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1EEFD6E9" w:rsidR="2723EADC">
+      <w:r w:rsidR="2723EADC" w:rsidRPr="1EEFD6E9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="Ra32738073a934355">
-        <w:r w:rsidRPr="1EEFD6E9" w:rsidR="2723EADC">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="2723EADC" w:rsidRPr="1EEFD6E9">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-            <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
-            <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>https://www.health.vic.gov.au/sites/default/files/2025-02/mhwa-144-direction-to-restrict-right-to-communicate.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1EEFD6E9" w:rsidR="2723EADC">
+      <w:r w:rsidR="2723EADC" w:rsidRPr="1EEFD6E9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidR="1C5F2144">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> necessary and aligned with recovery goals and the M</w:t>
+      <w:r>
+        <w:t>This direction to restrict right to communicate must be reviewed by the Authorised Psychiatrist or Delegate on a regular basis and be immediately revoked when the restriction is no longer necessary. Reviews must occur at stipulated intervals, ensuring restrictions remain necessary and aligned with recovery goals and the M</w:t>
       </w:r>
       <w:r w:rsidR="033D075F">
-        <w:rPr/>
         <w:t>HWA</w:t>
       </w:r>
-      <w:r w:rsidR="1C5F2144">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> principles. </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="4A2439CD" w14:textId="0AA617DA">
+    <w:p w14:paraId="4A2439CD" w14:textId="0AA617DA" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487698" w:id="21"/>
-      <w:r w:rsidRPr="00EE7C92">
+      <w:bookmarkStart w:id="19" w:name="_Toc220487698"/>
+      <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00097DE0">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="005816FB">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Mental Health Tribunal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E07FA7" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="2BB06BE2" w14:textId="77777777">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="2BB06BE2" w14:textId="77777777" w:rsidR="00E07FA7" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The Mental Health Tribunal</w:t>
       </w:r>
       <w:r w:rsidR="00E07FA7">
         <w:t xml:space="preserve"> (MHT)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is an independent body responsible for reviewing compulsory treatment orders under </w:t>
       </w:r>
       <w:r w:rsidRPr="00497198">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mental Health and Wellbeing Act 2022</w:t>
       </w:r>
       <w:r w:rsidR="6FAD1B7C">
         <w:t xml:space="preserve"> (Vic) (MHWA)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D15FF" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="065CADFE" w14:textId="5A6353E1">
+    <w:p w14:paraId="065CADFE" w14:textId="5A6353E1" w:rsidR="002D15FF" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An authorised psychiatrist can recommend to the MHT for a patient to have a </w:t>
       </w:r>
       <w:r w:rsidR="00E07FA7">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">reatment </w:t>
       </w:r>
       <w:r w:rsidR="00E07FA7">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rder, but only the MHT can approve the order. If a patient disagrees with their treatment order, they have the right to request an MHT review within 28 days of the order being issued. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="6ACA3A0C" w14:textId="38E2476C">
+    <w:p w14:paraId="6ACA3A0C" w14:textId="38E2476C" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This process ensures the order aligns with legal criteria, including whether the person has a mental illness requiring immediate treatment, whether voluntary treatment is feasible, and whether the order is the least restrictive option to prevent serious harm to the individual or others. There are a number of steps that the consumer can understand the MHT decision better or ask to revoke the order if they do not believe they are meeting the criteria under the </w:t>
       </w:r>
       <w:r w:rsidR="770A5D24">
         <w:t>MHWA</w:t>
       </w:r>
       <w:r>
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="6B21DC16" w14:textId="24B4F625">
+    <w:p w14:paraId="6B21DC16" w14:textId="24B4F625" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patients can ask </w:t>
       </w:r>
       <w:r w:rsidR="3389F256">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">MHT for a written explanation of why </w:t>
       </w:r>
       <w:r w:rsidR="372F3163">
         <w:t>it</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> made its decision. This is called a statement of reasons. This request must be made within 20 business days after the hearing.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="2B6E3468" w14:paraId="0D053068" w14:textId="690A1019">
+    <w:p w14:paraId="0D053068" w14:textId="690A1019" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To initiate a review, the patient (or their nominated support person/advocate) can apply directly to the MHT via </w:t>
       </w:r>
       <w:r w:rsidR="2D7E91DF">
         <w:t xml:space="preserve">its </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">website or by calling </w:t>
       </w:r>
       <w:r w:rsidR="6812E84A">
         <w:t xml:space="preserve">its </w:t>
       </w:r>
       <w:r>
         <w:t>helpline. Preparing for the tribunal hearing sometimes involves gathering relevant information, such as medical reports and seeking legal representations. The Independent Mental Health Advocacy service (IMHA) can also assist consumers in expressing their views, understanding their rights, and navigating the hearing process. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="1B1EB55D" w14:textId="77777777">
+    <w:p w14:paraId="1B1EB55D" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>During the hearing, the patient, their legal representative, and treating team present their perspectives to the Tribunal. The patient has the right to question, propose alternative treatment plans, and highlight how the order impacts their life. Outcomes may include confirming, varying, or revoking the order. If the decision is unfavourable, consumers can appeal to the Victorian Civil and Administrative Tribunal (VCAT) on legal grounds or request another review if their circumstances change. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D15FF" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="36F42B59" w14:textId="0E0DF6E0">
+    <w:p w14:paraId="36F42B59" w14:textId="0E0DF6E0" w:rsidR="002D15FF" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Patients retain critical rights throughout the process, such as attending the hearing (unless exceptional safety concerns arise), accessing their medical records, and bringing a support person or advocate.</w:t>
       </w:r>
       <w:r w:rsidR="002D15FF">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="78DC7A0F" w14:textId="29697CD3">
+    <w:p w14:paraId="78DC7A0F" w14:textId="29697CD3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487699" w:id="22"/>
-      <w:r w:rsidRPr="00EE7C92">
+      <w:bookmarkStart w:id="20" w:name="_Toc220487699"/>
+      <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="002D15FF">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00097DE0">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="005816FB">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> Mental Health </w:t>
       </w:r>
       <w:r w:rsidR="002D15FF">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="002D15FF">
+      <w:r w:rsidR="002D15FF" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">erms </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="002D15FF">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="002D15FF">
+      <w:r w:rsidR="002D15FF" w:rsidRPr="00EE7C92">
         <w:t>efinitions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="3D437EB2" w14:textId="38955F04">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="3D437EB2" w14:textId="38955F04" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="55021BED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Authorised psychiatrist:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An authorised psychiatrist is a psychiatrist appointed by the governing body of a designated mental health service with particular functions and powers under </w:t>
       </w:r>
-      <w:r w:rsidRPr="55021BED" w:rsidR="1965F151">
+      <w:r w:rsidR="1965F151" w:rsidRPr="55021BED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>the Mental</w:t>
       </w:r>
-      <w:r w:rsidRPr="55021BED" w:rsidR="2FCAD1DE">
+      <w:r w:rsidR="2FCAD1DE" w:rsidRPr="55021BED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Health and Wellbeing Act 2022</w:t>
       </w:r>
       <w:r w:rsidR="2FCAD1DE">
         <w:t xml:space="preserve"> (Vic) (MHWA)</w:t>
       </w:r>
       <w:r>
         <w:t>. Authorised psychiatrists can examine a person and extend or revoke assessment orders or make temporary treatment orders. Authorised psychiatrists have powers to make treatment decisions for a person, to consent to the medical treatment of a patient and to authorise the use of restrictive interventions in some circumstances. Other roles include applying to the Mental Health Tribunal for the making of Treatment Orders or authority to perform electroconvulsive treatment. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="45724D66" w14:textId="77777777">
+    <w:p w14:paraId="45724D66" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Authorised mental health practitioner:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> An authorised mental health practitioner is a person who is employed or engaged by a designated mental health service as a: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="4D101C58" w14:textId="4EE66E76">
+    <w:p w14:paraId="4D101C58" w14:textId="4EE66E76" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>registered psychologist</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="7E1C3115" w14:textId="79288D77">
+    <w:p w14:paraId="7E1C3115" w14:textId="79288D77" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>registered nurse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="1A940005" w14:textId="4A662686">
+    <w:p w14:paraId="1A940005" w14:textId="4A662686" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>social worker</w:t>
       </w:r>
       <w:r w:rsidR="000402E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3AD1905D" w14:textId="77777777">
+    <w:p w14:paraId="3AD1905D" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>registered occupational therapist. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="4513EF56" w14:textId="6B7B9F96">
+    <w:p w14:paraId="4513EF56" w14:textId="6B7B9F96" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">Authorised mental health practitioners have particular roles and powers under the Act. This includes making assessment orders and as part </w:t>
       </w:r>
       <w:r w:rsidRPr="000402E9">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> the response to a person experiencing a mental health crisis in the community. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="28D1A2BD" w14:textId="4BE0B4F3">
+    <w:p w14:paraId="28D1A2BD" w14:textId="4BE0B4F3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Authorised person:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> An </w:t>
       </w:r>
       <w:r w:rsidR="00E068AF">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>uthorised person is</w:t>
       </w:r>
       <w:r w:rsidR="002D15FF">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="0D5D071A" w14:textId="068AB90E">
+    <w:p w14:paraId="0D5D071A" w14:textId="068AB90E" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a police officer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="2B6E3468" w14:paraId="44E62D23" w14:textId="355C2DB8">
+    <w:p w14:paraId="44E62D23" w14:textId="355C2DB8" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a registered paramedic employed by an ambulance service as defined in section 3(1) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ambulance Services Act 1986</w:t>
       </w:r>
-      <w:r w:rsidRPr="56AF68D0" w:rsidR="0BECCEA7">
+      <w:r w:rsidR="0BECCEA7" w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00497198" w:rsidR="0BECCEA7">
+      <w:r w:rsidR="0BECCEA7" w:rsidRPr="00497198">
         <w:t>(Vic</w:t>
       </w:r>
       <w:r w:rsidR="00E068AF">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="4D5E7680" w14:textId="7DE9C294">
+    <w:p w14:paraId="4D5E7680" w14:textId="7DE9C294" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a protective services office</w:t>
       </w:r>
       <w:r w:rsidR="00E068AF">
         <w:t>r</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3BF4DDB9" w14:textId="0BDAB1A3">
+    <w:p w14:paraId="3BF4DDB9" w14:textId="0BDAB1A3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a registered medical practitioner employed or engaged by a designated mental health service</w:t>
       </w:r>
       <w:r w:rsidR="00E068AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="3BEAD826" w14:textId="77777777">
+    <w:p w14:paraId="3BEAD826" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>an authorised mental health practitioner. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="3B7310C2" w14:textId="3C60F894">
+    <w:p w14:paraId="3B7310C2" w14:textId="3C60F894" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Authorised persons have specific </w:t>
       </w:r>
       <w:r w:rsidRPr="00E068AF">
         <w:t>powers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when a person is required to be transported under the </w:t>
       </w:r>
       <w:r w:rsidR="11EF62F0">
         <w:t>MHWA</w:t>
       </w:r>
       <w:r w:rsidR="1040C12A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="40109D4A" w14:textId="77777777">
+    <w:p w14:paraId="40109D4A" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Carer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> Carer means a person, including a person under the age of 18 years, who provides care to another person with whom he or she is in a care relationship, but does not include a parent if the person to whom the care is provided is under 16 years of age. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="36C4E4FB" w14:textId="77777777">
+    <w:p w14:paraId="36C4E4FB" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Care relationship:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> A person is in a care relationship if they provide or receive care because one of the people in the relationship has a disability, is older, has a mental illness or an ongoing medical condition. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="3A913D63" w14:textId="77777777">
+    <w:p w14:paraId="3A913D63" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>A person is not in a care relationship: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="70ECCE63" w14:textId="5FDD7615">
+    <w:p w14:paraId="70ECCE63" w14:textId="5FDD7615" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>merely because they are the spouse or domestic partner of a person, the parent, child or other relative of a person, or because they live with a person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="47B69A7C" w14:textId="77777777">
+    <w:p w14:paraId="47B69A7C" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>if they provide the care under a service or employment contract, as part of employment or voluntary work for a community organisation or as part of an education or training requirement. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="238BBB50" w14:textId="4E07E27D">
+    <w:p w14:paraId="238BBB50" w14:textId="4E07E27D" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Consumer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> A consumer is a person who</w:t>
       </w:r>
       <w:r w:rsidR="00E07FA7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="429DAA7A" w14:textId="1F88AD9A">
+    <w:p w14:paraId="429DAA7A" w14:textId="1F88AD9A" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>is receiving or has received or mental health and wellbeing services from a mental health and wellbeing service provider</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="35A1EFED" w14:textId="5978BEC4">
+    <w:p w14:paraId="35A1EFED" w14:textId="5978BEC4" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>was assessed by an authorised psychiatrist and was not provided with treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="2028E6E7" w14:textId="6F2ED9C3">
+    <w:p w14:paraId="2028E6E7" w14:textId="6F2ED9C3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>sought or is seeking mental health and wellbeing services from a mental health service provider and was not or is not provided with those services. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D15FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="5C2EE83C" w14:textId="54780837">
+    <w:p w14:paraId="5C2EE83C" w14:textId="54780837" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: A guardian is a person appointed in a guardianship order </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07FA7">
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a guardian in relation to one or more specified personal matters in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Guardianship and Administration Act 2019</w:t>
       </w:r>
-      <w:r w:rsidRPr="56AF68D0" w:rsidR="24CB8073">
+      <w:r w:rsidR="24CB8073" w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00497198" w:rsidR="24CB8073">
+      <w:r w:rsidR="24CB8073" w:rsidRPr="00497198">
         <w:t>(Vic)</w:t>
       </w:r>
       <w:r w:rsidR="00E07FA7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="0E90281B" w14:textId="7364FA1C">
+    <w:p w14:paraId="0E90281B" w14:textId="7364FA1C" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Parent, in relation to a person under the age of 18 years, includes</w:t>
       </w:r>
       <w:r w:rsidR="002D15FF">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="4B5F5346" w14:textId="083B4C88">
+    <w:p w14:paraId="4B5F5346" w14:textId="083B4C88" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a person who has custody or daily care and control of the person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="230A7880" w14:textId="65F3C363">
+    <w:p w14:paraId="230A7880" w14:textId="65F3C363" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a person who has all of the duties, powers, responsibilities and authority (whether conferred by a court or otherwise) which by law parents have in relation to their children</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="63BD98B2" w14:textId="77777777">
+    <w:p w14:paraId="63BD98B2" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>any other person who has the legal right to make decisions about medical treatment of the person. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E07FA7" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="08F27B57" w14:textId="3A101334">
+    <w:p w14:paraId="08F27B57" w14:textId="3A101334" w:rsidR="00EE7C92" w:rsidRPr="00E07FA7" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Patient:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> Patient means</w:t>
       </w:r>
       <w:r w:rsidR="001623CD">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="597260B1" w14:textId="77777777">
+    <w:p w14:paraId="597260B1" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a person who is subject to an assessment order </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="13F446F6" w14:textId="77777777">
+    <w:p w14:paraId="13F446F6" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a person who is subject to a court assessment order </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="1D530AFC" w14:textId="77777777">
+    <w:p w14:paraId="1D530AFC" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a person who is subject to a temporary treatment order </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="15D92131" w14:textId="77777777">
+    <w:p w14:paraId="15D92131" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a person who is subject to a treatment order </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="45DB1EC1" w14:textId="77777777">
+    <w:p w14:paraId="45DB1EC1" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a security patient </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="0237B6AC" w14:textId="5D8D9932">
+    <w:p w14:paraId="0237B6AC" w14:textId="5D8D9932" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>a forensic patient</w:t>
       </w:r>
       <w:r w:rsidR="001623CD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001623CD" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="7F015DFB" w14:textId="0D53FACD">
+    <w:p w14:paraId="7F015DFB" w14:textId="0D53FACD" w:rsidR="001623CD" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Registered medical practitioner:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Registered medical practitioner means a person registered under the Health Practitioner Regulation </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07FA7">
         <w:t>National</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Law to practise in the medical profession (other than as a student). Registered medical practitioners have particular roles and powers under the </w:t>
       </w:r>
       <w:r w:rsidR="672EAF01">
         <w:t>MHWA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This includes making assessment orders. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="55DED9D1" w14:textId="3283A298">
+    <w:p w14:paraId="55DED9D1" w14:textId="3283A298" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Registered medical practitioners employed or engaged by designated mental health services have additional roles and powers including the authorisation of urgent treatment for a person subject to an assessment order and in the authorisation of the use of restrictive interventions in some circumstances. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="65C1A2F6" w14:textId="77777777">
+    <w:p w14:paraId="65C1A2F6" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mental illness:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> Mental illness is a medical condition that is characterised by a significant disturbance of thought, mood, perception or memory. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="5095B1F3" w14:textId="20A5B505">
+    <w:p w14:paraId="5095B1F3" w14:textId="20A5B505" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>A person is not to be considered to have mental illness merely because the person</w:t>
       </w:r>
       <w:r w:rsidR="001623CD">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="19D8976A" w14:textId="77777777">
+    <w:p w14:paraId="19D8976A" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>expresses or refuses or fails to express a particular political opinion or belief, religious opinion or belief or philosophy </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="253572B5" w14:textId="77777777">
+    <w:p w14:paraId="253572B5" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>expresses or refuses or fails to express a particular sexual preference, gender identity or sexual orientation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="0E7E623F" w14:textId="77777777">
+    <w:p w14:paraId="0E7E623F" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>engages or refuses or fails to engage in a particular political activity or religious activity </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="218BD238" w14:textId="77777777">
+    <w:p w14:paraId="218BD238" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>has engaged in a certain pattern of sexual behaviour </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="0C0C8530" w14:textId="77777777">
+    <w:p w14:paraId="0C0C8530" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>engages in conduct that is contrary to community standards of acceptable conduct </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="575E49EB" w14:textId="77777777">
+    <w:p w14:paraId="575E49EB" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>engages in illegal conduct or antisocial behaviour </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="5746A126" w14:textId="77777777">
+    <w:p w14:paraId="5746A126" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>is intellectually disabled </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="4BA11468" w14:textId="77777777">
+    <w:p w14:paraId="4BA11468" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>uses drugs or alcohol </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="7D98BF4E" w14:textId="77777777">
+    <w:p w14:paraId="7D98BF4E" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>has a particular economic or social status or is a member of a particular cultural or racial group </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="67F01842" w14:textId="77777777">
+    <w:p w14:paraId="67F01842" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>is or has previously been involved in family conflict </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="00DF7ED0" w14:textId="77777777">
+    <w:p w14:paraId="00DF7ED0" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>is experiencing or has experienced psychological distress </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="00EE7C92" w14:paraId="19109515" w14:textId="77777777">
+    <w:p w14:paraId="19109515" w14:textId="77777777" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>has previously been diagnosed with, or treated for, mental illness. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD5846" w:rsidR="001623CD" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="51D09743" w14:textId="46887D56">
+    <w:p w14:paraId="51D09743" w14:textId="46887D56" w:rsidR="001623CD" w:rsidRPr="00BD5846" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
+        <w:lastRenderedPageBreak/>
         <w:t>Although the use of drugs and alcohol is not to be a reason a person is considered to have mental illness, this does not mean the serious temporary or permanent physiological, biochemical or psychological effects of drugs and alcohol use cannot be regarded as an indication that a person has mental illness.</w:t>
       </w:r>
       <w:r w:rsidR="001623CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00837AA0" w:rsidRDefault="001623CD" w14:paraId="2923CB66" w14:textId="144F7351">
+    <w:p w14:paraId="2923CB66" w14:textId="144F7351" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="001623CD" w:rsidP="00837AA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc220487700" w:id="23"/>
-      <w:r>
+      <w:bookmarkStart w:id="21" w:name="_Toc220487700"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix 1</w:t>
       </w:r>
       <w:r w:rsidR="00097DE0">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005816FB">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">General pathways </w:t>
       </w:r>
       <w:r w:rsidR="005816FB">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">entering </w:t>
       </w:r>
       <w:r w:rsidR="005816FB">
         <w:t>mental health and wellbeing services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-      <w:r w:rsidRPr="00EE7C92" w:rsidR="00EE7C92">
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="00EE7C92" w:rsidRPr="00EE7C92">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="2B6E3468" w14:paraId="5D3EC079" w14:textId="2368F0DD">
+    <w:p w14:paraId="5D3EC079" w14:textId="2368F0DD" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="2B6E3468" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Victoria’s public mental health and wellbeing </w:t>
       </w:r>
       <w:r w:rsidRPr="005816FB">
         <w:t>system</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is designed to deliver timely, accessible, and person-centred care to individuals experiencing mental health challenges. Entry into the system typically occurs through one of </w:t>
       </w:r>
       <w:r w:rsidR="6B525880">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">primary pathways: </w:t>
       </w:r>
       <w:r w:rsidR="005816FB">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mergency </w:t>
       </w:r>
       <w:r w:rsidR="005816FB">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">epartments (EDs) or Mental Health Triage Services. Both pathways operate under the principles of safety, clinical urgency, and the legislative framework of the </w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mental Health and Wellbeing Act 2022 </w:t>
       </w:r>
       <w:r w:rsidRPr="00497198">
         <w:t>(Vic)</w:t>
       </w:r>
-      <w:r w:rsidRPr="56AF68D0" w:rsidR="6176FC42">
+      <w:r w:rsidR="6176FC42" w:rsidRPr="56AF68D0">
         <w:t xml:space="preserve"> (MHWA)</w:t>
       </w:r>
       <w:r>
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7C92" w:rsidR="00EE7C92" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="4B6AD98B" w14:textId="0BED05E3">
+    <w:p w14:paraId="4B6AD98B" w14:textId="0BED05E3" w:rsidR="00EE7C92" w:rsidRPr="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">For individuals facing acute mental health crises, they can attend an emergency department in their local hospital. ED offers immediate care and ED clinicians assess presenting issues, mental states, risks and any psychosocial factors, and determine appropriate next steps. Outcomes may include discharge with follow-up to a GP or private provider such </w:t>
       </w:r>
       <w:r w:rsidRPr="005816FB">
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve"> private psychiatrist and/or psychologist, referral to a local Acute Community Intervention Services (ACIS) for support, inpatient admission (voluntary or involuntary), or transfer to another designated mental health and wellbeing services if required.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001623CD" w:rsidP="00FB357E" w:rsidRDefault="00EE7C92" w14:paraId="165C628B" w14:textId="77777777">
+    <w:p w14:paraId="165C628B" w14:textId="77777777" w:rsidR="001623CD" w:rsidRDefault="00EE7C92" w:rsidP="00FB357E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t xml:space="preserve">The other pathway to access the public mental health and wellbeing system can be via Mental Health Triage Service. Mental Health Triage provides a phone-based entry point for non-emergency support, accessible to individuals who would like to make a referral for themselves, or carers, supported persons and health professionals would have concerns about someone and they would like to make a referral for them. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE7C92" w:rsidP="000402E9" w:rsidRDefault="00EE7C92" w14:paraId="3DEF2E16" w14:textId="1F078067">
+    <w:p w14:paraId="3DEF2E16" w14:textId="1F078067" w:rsidR="00EE7C92" w:rsidRDefault="00EE7C92" w:rsidP="000402E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>Calls are answered by mental health clinicians, who will conduct assessments to determine risk and care needs. Depending on urgency, outcomes may include triage clinician requesting emergency response such as police/ambulance if the situation is urgent, crisis intervention via ACIS, referral to community mental health services for follow-up, advice on self-management or connection to non-clinical supports (</w:t>
       </w:r>
       <w:r w:rsidR="005816FB">
         <w:t>for example</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7C92">
         <w:t>, Lifeline, headspace), or recommendation to attend an ED</w:t>
       </w:r>
       <w:r w:rsidR="00BD5846">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE7C92" w:rsidSect="00F15144">
-      <w:headerReference w:type="even" r:id="rId25"/>
-[...3 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+      <w:headerReference w:type="even" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E6A2E" w:rsidRDefault="006E6A2E" w14:paraId="74049100" w14:textId="77777777">
+    <w:p w14:paraId="4B12E8EF" w14:textId="77777777" w:rsidR="00C918CB" w:rsidRDefault="00C918CB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E6A2E" w:rsidRDefault="006E6A2E" w14:paraId="6E3B9C91" w14:textId="77777777"/>
+    <w:p w14:paraId="2F7EF4D6" w14:textId="77777777" w:rsidR="00C918CB" w:rsidRDefault="00C918CB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E6A2E" w:rsidRDefault="006E6A2E" w14:paraId="0E4DFAEC" w14:textId="77777777">
+    <w:p w14:paraId="3678952E" w14:textId="77777777" w:rsidR="00C918CB" w:rsidRDefault="00C918CB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E6A2E" w:rsidRDefault="006E6A2E" w14:paraId="609FFA70" w14:textId="77777777"/>
+    <w:p w14:paraId="4AFFDECD" w14:textId="77777777" w:rsidR="00C918CB" w:rsidRDefault="00C918CB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -10538,113 +10475,113 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:altName w:val="Times Roman"/>
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Ebrima"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="21E06AB0" w14:textId="3FA2AEC0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21E06AB0" w14:textId="3FA2AEC0" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F16E52C" wp14:editId="181E78CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="MSIPCM9dd54572b391b968e538fedc" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -10652,126 +10589,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="55F389B9" w14:textId="31CAAB1A">
+                        <w:p w14:paraId="55F389B9" w14:textId="31CAAB1A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict w14:anchorId="1E1B9ECE">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5F16E52C">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="MSIPCM9dd54572b391b968e538fedc" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZL&#10;CW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fbwwaY&#10;84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy0/KV&#10;EBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2Qtqx&#10;VkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="09E77742" w14:textId="31CAAB1A">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00431A70" w:rsidRDefault="00EB4BC7" w14:paraId="795C27F3" w14:textId="735E2BCF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="795C27F3" w14:textId="735E2BCF" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47C005B9" wp14:editId="033DE9C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCM36724fdbb2a52fcfc05f86a5" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10780,126 +10717,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="002C5B7C" w:rsidRDefault="00EB4BC7" w14:paraId="6C8B923F" w14:textId="188DBC95">
+                        <w:p w14:paraId="6C8B923F" w14:textId="188DBC95" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="002C5B7C">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict w14:anchorId="40829A61">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="47C005B9">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="MSIPCM36724fdbb2a52fcfc05f86a5" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="002C5B7C" w:rsidRDefault="00EB4BC7" w14:paraId="08CE8BEA" w14:textId="188DBC95">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="4ED4B1DC" w14:textId="660D8273">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4ED4B1DC" w14:textId="660D8273" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="70BA23E7" wp14:editId="2F526DE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCMf6504bf684e4519137a7274a" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -10907,126 +10844,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="4086DCEE" w14:textId="7687AF4A">
+                        <w:p w14:paraId="4086DCEE" w14:textId="7687AF4A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict w14:anchorId="73F25988">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="70BA23E7">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="MSIPCMf6504bf684e4519137a7274a" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1028" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="171AAEBA" w14:textId="7687AF4A">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00D63636" w:rsidRDefault="002C5B7C" w14:paraId="6A5A0490" w14:textId="1557D831">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A5A0490" w14:textId="1557D831" w:rsidR="00D63636" w:rsidRDefault="002C5B7C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B772BC9" wp14:editId="18CDC098">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="MSIPCMd3f54469bd0204c6fb2f3fa8" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -11035,126 +10972,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="002C5B7C" w:rsidR="002C5B7C" w:rsidP="002C5B7C" w:rsidRDefault="002C5B7C" w14:paraId="187CC088" w14:textId="35729B6B">
+                        <w:p w14:paraId="187CC088" w14:textId="35729B6B" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="002C5B7C">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3B772BC9">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3B772BC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1029" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="002C5B7C" w:rsidR="002C5B7C" w:rsidP="002C5B7C" w:rsidRDefault="002C5B7C" w14:paraId="2CCFEE10" w14:textId="35729B6B">
+                  <w:p w14:paraId="187CC088" w14:textId="35729B6B" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5B7C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00431A70" w:rsidP="00DC00C1" w:rsidRDefault="001C7128" w14:paraId="042FA8D0" w14:textId="7E347BBB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="042FA8D0" w14:textId="7E347BBB" w:rsidR="00431A70" w:rsidRDefault="001C7128" w:rsidP="00DC00C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3667"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6EBCE929" wp14:editId="7CB17B6C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
@@ -11166,93 +11103,93 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="001C7128" w:rsidR="001C7128" w:rsidP="001C7128" w:rsidRDefault="001C7128" w14:paraId="08EC5D7E" w14:textId="292E2C3E">
+                        <w:p w14:paraId="08EC5D7E" w14:textId="292E2C3E" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001C7128">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6EBCE929">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6EBCE929" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMcda5461fada7660fda7e169a" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1030" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+            <v:shape id="MSIPCMcda5461fada7660fda7e169a" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="001C7128" w:rsidR="001C7128" w:rsidP="001C7128" w:rsidRDefault="001C7128" w14:paraId="75F360E3" w14:textId="292E2C3E">
+                  <w:p w14:paraId="08EC5D7E" w14:textId="292E2C3E" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001C7128">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -11284,478 +11221,478 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="54918659" w14:textId="5CB96CC1">
+                        <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shape id="MSIPCM82764d688816a9dc96a1b608" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1031" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" w14:anchorId="1BA32EAB">
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="1BA32EAB" id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="17D1F485" w14:textId="5CB96CC1">
+                  <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E6A2E" w:rsidP="00207717" w:rsidRDefault="006E6A2E" w14:paraId="2DBCEAF2" w14:textId="77777777">
+    <w:p w14:paraId="617DEC19" w14:textId="77777777" w:rsidR="00C918CB" w:rsidRDefault="00C918CB" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E6A2E" w:rsidRDefault="006E6A2E" w14:paraId="3E6AC087" w14:textId="77777777">
+    <w:p w14:paraId="02AD1C30" w14:textId="77777777" w:rsidR="00C918CB" w:rsidRDefault="00C918CB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E6A2E" w:rsidRDefault="006E6A2E" w14:paraId="2068CC31" w14:textId="77777777"/>
+    <w:p w14:paraId="461F157C" w14:textId="77777777" w:rsidR="00C918CB" w:rsidRDefault="00C918CB"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00D71B88" w:rsidRDefault="00D71B88" w14:paraId="69B4726F" w14:textId="173AAEE6">
+    <w:p w14:paraId="69B4726F" w14:textId="173AAEE6" w:rsidR="00D71B88" w:rsidRDefault="00D71B88">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Part 5A </w:t>
       </w:r>
       <w:r w:rsidRPr="00170323">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Family Violence Protection Act 2008</w:t>
       </w:r>
       <w:r w:rsidRPr="56AF68D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00170323">
         <w:t>(Vic)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="0008000E" w:rsidRDefault="0008000E" w14:paraId="52CDB0B3" w14:textId="3339B0BB">
+    <w:p w14:paraId="52CDB0B3" w14:textId="3339B0BB" w:rsidR="0008000E" w:rsidRDefault="0008000E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008000E">
         <w:t>https://www.health.vic.gov.au/mental-health-and-wellbeing-act-handbook/context-of-the-act/terms-and-definitions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00431A70" w:rsidRDefault="00C60411" w14:paraId="1B8F185F" w14:textId="3B103123">
+  <w:p w14:paraId="1B8F185F" w14:textId="3B103123" w:rsidR="00431A70" w:rsidRDefault="00C60411">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>Document title</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="009C245E" w:rsidR="009C245E">
+    <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>(use Header style)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="001C7128" w:rsidR="00562811" w:rsidP="001C7128" w:rsidRDefault="00D53FCC" w14:paraId="082BA3E9" w14:textId="38970A42">
+  <w:p w14:paraId="082BA3E9" w14:textId="38970A42" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="00D53FCC" w:rsidP="001C7128">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">As </w:t>
     </w:r>
     <w:r w:rsidR="008F4A56">
       <w:t>one: o</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">ur </w:t>
     </w:r>
     <w:r w:rsidR="008F4A56">
       <w:t>w</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">ay of </w:t>
     </w:r>
     <w:r w:rsidR="008F4A56">
       <w:t>w</w:t>
     </w:r>
     <w:r>
       <w:t>orking</w:t>
     </w:r>
     <w:r w:rsidR="008F4A56">
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> information pack</w:t>
     </w:r>
     <w:r w:rsidR="001C7128">
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05AD6DAD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84F2B3AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD2E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AAE1EBA"/>
     <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralpha"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -11861,210 +11798,210 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C5D634A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9EB4C9DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="290C76EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A78E622C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -12249,66 +12186,66 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bulletafternumbers1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bulletafternumbers2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -12481,216 +12418,216 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ABC577F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBBE0038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="350ED9F2"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -12756,65 +12693,65 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -12878,294 +12815,294 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="593346C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEB26950"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B22758D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7565956"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -13233,293 +13170,293 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="713312BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="26305492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764F03ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="817CF9A0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="466823968">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="825315078">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1986735726">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="510727497">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1047142032">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1717049803">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1627197682">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2065635076">
@@ -13528,63 +13465,58 @@
   <w:num w:numId="9" w16cid:durableId="1713767923">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1084955880">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="699159999">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1606495720">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="216013744">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1141506317">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="733355293">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="71"/>
+  <w:zoom w:percent="95"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -13644,50 +13576,51 @@
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A5331"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B0D6C"/>
     <w:rsid w:val="000B10B8"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B5573"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C2FA6"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000C5DE8"/>
     <w:rsid w:val="000C7EC9"/>
     <w:rsid w:val="000D02EC"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D2ABA"/>
     <w:rsid w:val="000D661F"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
+    <w:rsid w:val="000E60B3"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00101A4F"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124AEF"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="00126E75"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="00130B67"/>
     <w:rsid w:val="001322F6"/>
     <w:rsid w:val="00141207"/>
@@ -13995,98 +13928,100 @@
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004D5F32"/>
     <w:rsid w:val="004E0E05"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F030D"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506B5C"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00514666"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="0052707C"/>
+    <w:rsid w:val="00527847"/>
     <w:rsid w:val="005324E2"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="005378D4"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543BCC"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00545B57"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00554AF4"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00562507"/>
     <w:rsid w:val="00562811"/>
     <w:rsid w:val="00563F63"/>
     <w:rsid w:val="005654E8"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="0057207B"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="005816FB"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="0059779E"/>
     <w:rsid w:val="005A3668"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005A6B65"/>
     <w:rsid w:val="005B0AFF"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B5DE7"/>
     <w:rsid w:val="005B6AB9"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C0C10"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
+    <w:rsid w:val="005D4864"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E0D56"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4537"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F3F30"/>
     <w:rsid w:val="005F5BE0"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006017BD"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="006074BF"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00612FE3"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062168F"/>
@@ -14326,50 +14261,51 @@
     <w:rsid w:val="008F4A56"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="00900C67"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="00906C8B"/>
     <w:rsid w:val="00907ACF"/>
     <w:rsid w:val="009104BE"/>
     <w:rsid w:val="009105EB"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00921B74"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="00924B57"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="009326DD"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
+    <w:rsid w:val="00944BDD"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="009566C6"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096506F"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="0097166C"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="00976E13"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="009824D7"/>
     <w:rsid w:val="0098261A"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="00983291"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986BFF"/>
@@ -14445,50 +14381,51 @@
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A47B91"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A63C53"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rsid w:val="00A76F53"/>
     <w:rsid w:val="00A770A3"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A8558D"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A90E9B"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A93398"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
+    <w:rsid w:val="00AA6476"/>
     <w:rsid w:val="00AA72AA"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC5958"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD2BC4"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE2AE5"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF0F4D"/>
     <w:rsid w:val="00AF18BD"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF3078"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00AF64E9"/>
@@ -14563,73 +14500,75 @@
     <w:rsid w:val="00BD5A7E"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE3ABF"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF658D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01578"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12B05"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C15D95"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
+    <w:rsid w:val="00C31DEE"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C51E87"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C731AF"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C81248"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C86723"/>
     <w:rsid w:val="00C90DAB"/>
+    <w:rsid w:val="00C918CB"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C921CA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C970D2"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB5EA8"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC60D3"/>
     <w:rsid w:val="00CC6F40"/>
     <w:rsid w:val="00CC78EC"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CD768F"/>
     <w:rsid w:val="00CE0DB4"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CE53CA"/>
@@ -14697,50 +14636,51 @@
     <w:rsid w:val="00DA588C"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DA7564"/>
     <w:rsid w:val="00DA79B9"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC5472"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD1DB0"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
+    <w:rsid w:val="00DD5B38"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E04920"/>
     <w:rsid w:val="00E04BBB"/>
     <w:rsid w:val="00E06521"/>
     <w:rsid w:val="00E068AF"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E07FA7"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E119BD"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
@@ -14885,50 +14825,51 @@
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="01238B69"/>
     <w:rsid w:val="01AE2AD6"/>
     <w:rsid w:val="01E9BF8D"/>
     <w:rsid w:val="024CF3B3"/>
     <w:rsid w:val="033D075F"/>
     <w:rsid w:val="041FB613"/>
     <w:rsid w:val="04809C3D"/>
     <w:rsid w:val="05D9AC93"/>
     <w:rsid w:val="062BD767"/>
     <w:rsid w:val="073963EB"/>
     <w:rsid w:val="0787C9AE"/>
     <w:rsid w:val="07F18730"/>
     <w:rsid w:val="083431A6"/>
     <w:rsid w:val="099693AC"/>
     <w:rsid w:val="09A47FF6"/>
     <w:rsid w:val="09CE91DF"/>
     <w:rsid w:val="0B3DA6E6"/>
     <w:rsid w:val="0B92EF36"/>
     <w:rsid w:val="0BECCEA7"/>
+    <w:rsid w:val="0C7E804C"/>
     <w:rsid w:val="0D309DC3"/>
     <w:rsid w:val="0F0BBBB4"/>
     <w:rsid w:val="0F57EDF0"/>
     <w:rsid w:val="0FEC2DA0"/>
     <w:rsid w:val="1040C12A"/>
     <w:rsid w:val="11EF62F0"/>
     <w:rsid w:val="1252ACD7"/>
     <w:rsid w:val="12712658"/>
     <w:rsid w:val="131D5F59"/>
     <w:rsid w:val="1375B65B"/>
     <w:rsid w:val="13B25622"/>
     <w:rsid w:val="13CD873C"/>
     <w:rsid w:val="14654F2C"/>
     <w:rsid w:val="14F69B5D"/>
     <w:rsid w:val="15924093"/>
     <w:rsid w:val="15F0C450"/>
     <w:rsid w:val="16511693"/>
     <w:rsid w:val="166792E9"/>
     <w:rsid w:val="16DF58EE"/>
     <w:rsid w:val="170A91FD"/>
     <w:rsid w:val="1784F13E"/>
     <w:rsid w:val="17B57269"/>
     <w:rsid w:val="18299502"/>
     <w:rsid w:val="18710BBF"/>
     <w:rsid w:val="188CD00F"/>
@@ -15144,127 +15085,127 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62659081"/>
   <w15:docId w15:val="{FE1AADF7-29D4-4A61-9AD6-1467A2822CD8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15333,53 +15274,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading"/>
     <w:lsdException w:name="Light List"/>
     <w:lsdException w:name="Light Grid"/>
     <w:lsdException w:name="Medium Shading 1"/>
     <w:lsdException w:name="Medium Shading 2"/>
     <w:lsdException w:name="Medium List 1"/>
     <w:lsdException w:name="Medium List 2"/>
     <w:lsdException w:name="Medium Grid 1"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Revision" w:uiPriority="71"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="72" w:semiHidden="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="60" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="72" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="73" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="60" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 1"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="67"/>
@@ -15414,57 +15355,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="64"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="65" w:semiHidden="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="71" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="65" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="66" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="67" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="68" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="69" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="70"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -15531,486 +15472,485 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00220A9C"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="520" w:after="240" w:line="480" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="006170"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="006170"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:link w:val="BodyChar"/>
     <w:qFormat/>
     <w:rsid w:val="002365B4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="006170"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="006170"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="53565A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00D24BDF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="87189D"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabletext6pt" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext6pt">
     <w:name w:val="Table text + 6pt"/>
     <w:basedOn w:val="Tabletext"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="0042084E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00C621B1"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bodynospace" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
     <w:name w:val="Body no space"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F772C6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="Body"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DocumentMapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003744CF"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000033F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="98"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FA3525"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCheadingreport" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCheadingreport">
     <w:name w:val="TOC heading report"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Body"/>
     <w:link w:val="TOCheadingreportChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00A71CE4"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TOCheadingreportChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TOCheadingreportChar">
     <w:name w:val="TOC heading report Char"/>
     <w:link w:val="TOCheadingreport"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000033F7"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
       </w:tabs>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
@@ -16094,847 +16034,847 @@
     <w:semiHidden/>
     <w:rsid w:val="0021053D"/>
     <w:pPr>
       <w:ind w:left="1600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabletext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
     <w:name w:val="Table text"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablecaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
     <w:name w:val="Table caption"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Documenttitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
     <w:name w:val="Document title"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00CC78EC"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="560" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="006170"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="50"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Accessibilitypara" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Accessibilitypara">
     <w:name w:val="Accessibility para"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00877635"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="200" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Figurecaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
     <w:name w:val="Figure caption"/>
     <w:next w:val="Body"/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bodyafterbullets" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
     <w:name w:val="Body after bullets"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E11352"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablebullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
     <w:name w:val="Table bullet 2"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablebullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
     <w:name w:val="Table bullet 1"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZTablebullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZTablebullets">
     <w:name w:val="ZZ Table bullets"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablecolhead" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
     <w:name w:val="Table col head"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="006170"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bulletafternumbers1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
     <w:name w:val="Bullet after numbers 1"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="004C97"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Documentsubtitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
     <w:name w:val="Document subtitle"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="53565A"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="220" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spacerparatopoffirstpage" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spacerparatopoffirstpage">
     <w:name w:val="Spacer para top of first page"/>
     <w:basedOn w:val="Bodynospace"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE6028"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZBullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
     <w:name w:val="ZZ Bullets"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZNumbersdigit" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit">
     <w:name w:val="ZZ Numbers digit"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZQuotebullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
     <w:name w:val="ZZ Quote bullets"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberdigit" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
     <w:name w:val="Number digit"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberloweralphaindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
     <w:name w:val="Number lower alpha indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberdigitindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
     <w:name w:val="Number digit indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberloweralpha" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
     <w:name w:val="Number lower alpha"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberlowerroman" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
     <w:name w:val="Number lower roman"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberlowerromanindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
     <w:name w:val="Number lower roman indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quotetext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotetext">
     <w:name w:val="Quote text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablefigurenote" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablefigurenote">
     <w:name w:val="Table/figure note"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bodyaftertablefigure" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
     <w:name w:val="Body after table/figure"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00951D50"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bulletafternumbers2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
     <w:name w:val="Bullet after numbers 2"/>
     <w:basedOn w:val="Body"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZNumberslowerroman" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
     <w:name w:val="ZZ Numbers lower roman"/>
     <w:basedOn w:val="ZZQuotebullets"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZNumbersloweralpha" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
     <w:name w:val="ZZ Numbers lower alpha"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quotebullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
     <w:name w:val="Quote bullet 1"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quotebullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
     <w:name w:val="Quote bullet 2"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
     <w:name w:val="Body Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Body"/>
     <w:rsid w:val="002365B4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bannermarking" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bannermarking">
     <w:name w:val="Banner marking"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00020678"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00165A57"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Imprint" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imprint">
     <w:name w:val="Imprint"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00020678"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Introtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="006170"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="53565A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="msonormal0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00EE7C92"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00EE7C92"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="textrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="textrun">
     <w:name w:val="textrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE7C92"/>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE7C92"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE7C92"/>
   </w:style>
-  <w:style w:type="character" w:styleId="scxw112443763" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw112443763">
     <w:name w:val="scxw112443763"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE7C92"/>
   </w:style>
-  <w:style w:type="character" w:styleId="wacimagecontainer" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="wacimagecontainer">
     <w:name w:val="wacimagecontainer"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE7C92"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="outlineelement" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="outlineelement">
     <w:name w:val="outlineelement"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00EE7C92"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="pagebreakblob" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="pagebreakblob">
     <w:name w:val="pagebreakblob"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE7C92"/>
   </w:style>
-  <w:style w:type="character" w:styleId="pagebreaktextspan" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="pagebreaktextspan">
     <w:name w:val="pagebreaktextspan"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE7C92"/>
   </w:style>
-  <w:style w:type="character" w:styleId="pagebreakborderspan" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="pagebreakborderspan">
     <w:name w:val="pagebreakborderspan"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE7C92"/>
   </w:style>
-  <w:style w:type="character" w:styleId="linebreakblob" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="linebreakblob">
     <w:name w:val="linebreakblob"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE7C92"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008205E6"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="72"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="005E4537"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="pf0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C921CA"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="cf01" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C921CA"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="73"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="000402E9"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="73"/>
     <w:semiHidden/>
     <w:rsid w:val="000402E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -33572,51 +33512,52 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/advice-and-protocols/protocols/education-medical/mental-health" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ocp@health.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oppdirectorate@dffh.vic.gov.au?subject=As%20One%20-%20Our%20Ways%20of%20Working%20" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/mental-health-and-wellbeing-act-handbook/context-of-the-act/terms-and-definitions" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId27" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/sites/default/files/2025-02/mhwa-144-direction-to-restrict-right-to-communicate.pdf" TargetMode="External" Id="Redef5b0db37e4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/sites/default/files/2025-02/mhwa-144-direction-to-restrict-right-to-communicate.pdf" TargetMode="External" Id="Ra32738073a934355" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/sites/default/files/2025-02/mhwa-144-direction-to-restrict-right-to-communicate.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/advice-and-protocols/protocols/education-medical/mental-health" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ocp@health.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OPPDirectorate@dffh.vic.gov.au%20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/mental-health-and-wellbeing-act-handbook/context-of-the-act/terms-and-definitions" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/sites/default/files/2025-02/mhwa-144-direction-to-restrict-right-to-communicate.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -33881,77 +33822,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...25 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A9642B7E8839504090741F6722BC3A39" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7c6523ae5e2aaa5503f2163526a23401">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2fa22ec-7818-4a0a-a43c-4592d0df733a" xmlns:ns3="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="97ecce4dabbda3363e16d820010064f5" ns2:_="" ns3:_="">
     <xsd:import namespace="c2fa22ec-7818-4a0a-a43c-4592d0df733a"/>
     <xsd:import namespace="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -34142,119 +34056,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2fa22ec-7818-4a0a-a43c-4592d0df733a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
-[...17 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1127B59-65DA-4471-BAF2-07558A77C6F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2fa22ec-7818-4a0a-a43c-4592d0df733a"/>
     <ds:schemaRef ds:uri="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50"/>
+    <ds:schemaRef ds:uri="c2fa22ec-7818-4a0a-a43c-4592d0df733a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>33</Pages>
+  <Words>10264</Words>
+  <Characters>58506</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>2</DocSecurity>
+  <Lines>487</Lines>
+  <Paragraphs>137</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager>Natalie Tillinger</Manager>
+  <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>68633</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The As One – Our Way of Working information pack</dc:title>
   <dc:subject>A curated selection of resources designed to accompany As One - Our Ways of Working. Developed for both Child Protection and Infant, Child and Youth Area Mental Health and Wellbeing Services in Victoria.</dc:subject>
   <dc:creator>DFFH and DH</dc:creator>
   <cp:keywords>As One – Our Way of Working, Child Protection, Infant, Child and Youth Area Mental Health and Wellbeing Services in Victoria</cp:keywords>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>DFFH whole of Vic Gov report</cp:category>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100A9642B7E8839504090741F6722BC3A39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022 sbv4 20032025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>