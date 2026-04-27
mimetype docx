--- v0 (2026-03-13)
+++ v1 (2026-04-27)
@@ -13,53 +13,53 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4739B500" w14:textId="6224D2E2" w:rsidR="00056EC4" w:rsidRDefault="00FF195A" w:rsidP="00056EC4">
+    <w:p w:rsidR="00056EC4" w:rsidP="00056EC4" w:rsidRDefault="00FF195A" w14:paraId="4739B500" w14:textId="6224D2E2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="53F5242F" wp14:editId="4B654141">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="277961787" name="Picture 1" descr="Victoria State Government"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -83,1458 +83,1493 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5245" w:type="dxa"/>
         <w:tblInd w:w="4820" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w14:paraId="18FF4B0B" w14:textId="77777777" w:rsidTr="375FC109">
+      <w:tr w:rsidR="00AD784C" w:rsidTr="375FC109" w14:paraId="18FF4B0B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30E6956D" w14:textId="4AAF76B0" w:rsidR="00AD784C" w:rsidRPr="00431F42" w:rsidRDefault="4BDD111F" w:rsidP="001B47C8">
+          <w:p w:rsidRPr="00431F42" w:rsidR="00AD784C" w:rsidP="001B47C8" w:rsidRDefault="4BDD111F" w14:paraId="30E6956D" w14:textId="4AAF76B0">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:ind w:left="326"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">As </w:t>
             </w:r>
             <w:r w:rsidR="00B11E5F">
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:t>ne</w:t>
             </w:r>
             <w:r w:rsidR="00B63AE5">
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B11E5F">
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ur </w:t>
             </w:r>
             <w:r w:rsidR="00B11E5F">
               <w:t>w</w:t>
             </w:r>
             <w:r>
               <w:t>ay of</w:t>
             </w:r>
             <w:r w:rsidR="00B11E5F">
               <w:t xml:space="preserve"> w</w:t>
             </w:r>
             <w:r>
               <w:t>orking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD784C" w14:paraId="246F9CB0" w14:textId="77777777" w:rsidTr="375FC109">
+      <w:tr w:rsidR="00AD784C" w:rsidTr="375FC109" w14:paraId="246F9CB0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14EEB3AC" w14:textId="57B483A2" w:rsidR="00386109" w:rsidRPr="00A1389F" w:rsidRDefault="003A3720" w:rsidP="001B47C8">
+          <w:p w:rsidRPr="00A1389F" w:rsidR="00386109" w:rsidP="001B47C8" w:rsidRDefault="003A3720" w14:paraId="14EEB3AC" w14:textId="57B483A2">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
               <w:ind w:left="326"/>
             </w:pPr>
             <w:r w:rsidRPr="003A3720">
               <w:t>Collaboration between child protection and mental health services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430393" w14:paraId="2AE57792" w14:textId="77777777" w:rsidTr="375FC109">
+      <w:tr w:rsidR="00430393" w:rsidTr="375FC109" w14:paraId="2AE57792" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68DABF30" w14:textId="77777777" w:rsidR="00430393" w:rsidRDefault="001A6272" w:rsidP="001B47C8">
+          <w:p w:rsidR="00430393" w:rsidP="001B47C8" w:rsidRDefault="001A6272" w14:paraId="68DABF30" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
               <w:ind w:left="314"/>
             </w:pPr>
-            <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
-[...3 lines deleted...]
-            </w:fldSimple>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>FILLIN  "Type the protective marking" \d OFFICIAL \o  \* MERGEFORMAT</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:t>OFFICIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36665FAE" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
+    <w:p w:rsidR="00FE4081" w:rsidP="00FE4081" w:rsidRDefault="00FE4081" w14:paraId="36665FAE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B4B7FED" w14:textId="5A778641" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
+    <w:p w:rsidRPr="00FE4081" w:rsidR="00FE4081" w:rsidP="00FE4081" w:rsidRDefault="00FE4081" w14:paraId="3B4B7FED" w14:textId="5A778641">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="0060385E">
+        <w:sectPr w:rsidRPr="00FE4081" w:rsidR="00FE4081" w:rsidSect="0060385E">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
           <w:pgMar w:top="284" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9298"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D02B25" w14:paraId="6775212E" w14:textId="77777777" w:rsidTr="63534BE4">
+      <w:tr w:rsidR="00D02B25" w:rsidTr="56D5DBDF" w14:paraId="6775212E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="13026"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36E7DD9B" w14:textId="77777777" w:rsidR="00D02B25" w:rsidRPr="00C45201" w:rsidRDefault="00D02B25" w:rsidP="00D02B25">
+          <w:p w:rsidR="00D02B25" w:rsidP="3B062781" w:rsidRDefault="749AEF1E" w14:paraId="2547B23A" w14:textId="2C95B658">
             <w:pPr>
-              <w:pStyle w:val="Accessibilitypara"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3B062781">
               <w:rPr>
-                <w:color w:val="87189D"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Contact us to receive this document in another format. Please email the OPP Directorate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B062781">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="3B062781">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>OPPDirectorate@dffh.vic.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="3B062781">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D02B25" w:rsidP="3B062781" w:rsidRDefault="749AEF1E" w14:paraId="733B5052" w14:textId="78EED57F">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3B062781">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D02B25" w:rsidP="3B062781" w:rsidRDefault="749AEF1E" w14:paraId="6A330B6A" w14:textId="4D215983">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3B062781">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B062781" w:rsidR="354CAF93">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>February</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B062781">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D02B25" w:rsidP="3B062781" w:rsidRDefault="749AEF1E" w14:paraId="760DF3C5" w14:textId="15F917E0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3B062781">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>In this document, ‘young person’ refers to both a child and young person and ‘young people’ refers to both children and young people.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D02B25" w:rsidP="3B062781" w:rsidRDefault="38AD4C31" w14:paraId="46227817" w14:textId="249969EB">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-              <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+            <w:r w:rsidRPr="3B062781">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>In this document, ‘Aboriginal’ and ‘First Nations’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/Koorie’ is retained when part of the title of a report, program or quotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00A2FDBD" w14:textId="77777777" w:rsidR="00D02B25" w:rsidRPr="00025223" w:rsidRDefault="00D02B25" w:rsidP="00D02B25">
+          <w:p w:rsidR="00D02B25" w:rsidP="3B062781" w:rsidRDefault="749AEF1E" w14:paraId="3CD65655" w14:textId="33F3DD4A">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6651744C" w:rsidR="749AEF1E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unless otherwise noted, images in this document show models and illustrative settings only. The images may not depict actual services, facilities or recipients of services. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D02B25" w:rsidP="3B062781" w:rsidRDefault="749AEF1E" w14:paraId="54EB0500" w14:textId="6954A543">
             <w:pPr>
               <w:pStyle w:val="Imprint"/>
               <w:rPr>
-                <w:color w:val="87189D"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-            <w:r w:rsidRPr="63534BE4">
+            <w:r w:rsidRPr="3B062781">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBN </w:t>
             </w:r>
-            <w:r w:rsidRPr="63534BE4">
-[...50 lines deleted...]
-            <w:r w:rsidRPr="63534BE4">
+            <w:r w:rsidRPr="3B062781">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">978-1-76130-919-9 </w:t>
             </w:r>
-            <w:r w:rsidRPr="63534BE4">
+            <w:r w:rsidRPr="3B062781">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(pdf/online/MS word)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D3EFA6C" w14:textId="1C77A006" w:rsidR="00C8191D" w:rsidRDefault="00D02B25" w:rsidP="00C8191D">
+          <w:p w:rsidR="00D02B25" w:rsidP="56D5DBDF" w:rsidRDefault="749AEF1E" w14:paraId="73E75367" w14:textId="70943B68">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="87189D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Available at insert </w:t>
+            <w:r w:rsidRPr="56D5DBDF" w:rsidR="749AEF1E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Available at</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...19 lines deleted...]
-            <w:r w:rsidR="00C8191D">
+            <w:r w:rsidRPr="56D5DBDF" w:rsidR="1989C9AC">
               <w:rPr>
-                <w:color w:val="87189D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E86EC4" w:rsidRPr="00E86EC4">
+            <w:hyperlink r:id="Rbf50674d28e740a7">
+              <w:r w:rsidRPr="56D5DBDF" w:rsidR="1989C9AC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Mental health | Child Protection Manual | CP Manual Victoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="56D5DBDF" w:rsidR="1989C9AC">
               <w:rPr>
                 <w:color w:val="87189D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>cpmanual.vic.gov.au</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00E86EC4">
-[...16 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="Rbf78e15d5d8643a2">
+              <w:r w:rsidRPr="56D5DBDF" w:rsidR="1989C9AC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://www.cpmanual.vic.gov.au/advice-and-protocols/protocols/education-medical/mental-health</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="68F70484" w14:textId="27BF9EE2" w:rsidR="00D02B25" w:rsidRDefault="00D02B25" w:rsidP="00C8191D">
+          <w:p w:rsidR="00D02B25" w:rsidP="56D5DBDF" w:rsidRDefault="749AEF1E" w14:paraId="68F70484" w14:textId="3F979102">
             <w:pPr>
               <w:pStyle w:val="Body"/>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC4A8B">
+            <w:r w:rsidRPr="56D5DBDF" w:rsidR="4E4C41E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
               <w:t>(2510465)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19E660D8" w14:textId="77777777" w:rsidR="00D02B25" w:rsidRDefault="00D02B25" w:rsidP="006D79A8">
+    <w:p w:rsidR="00D02B25" w:rsidP="006D79A8" w:rsidRDefault="00D02B25" w14:paraId="19E660D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Accessibilitypara"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A182FBD" w14:textId="004DA893" w:rsidR="0008204A" w:rsidRPr="0008204A" w:rsidRDefault="0008204A" w:rsidP="00AC4A8B">
+    <w:p w:rsidRPr="0008204A" w:rsidR="0008204A" w:rsidP="00AC4A8B" w:rsidRDefault="0008204A" w14:paraId="0A182FBD" w14:textId="004DA893">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0008204A">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4028DB6E" w14:textId="0B4EE14E" w:rsidR="00AD784C" w:rsidRPr="00B57329" w:rsidRDefault="00AD784C" w:rsidP="005A491A">
+    <w:p w:rsidRPr="00B57329" w:rsidR="00AD784C" w:rsidP="005A491A" w:rsidRDefault="00AD784C" w14:paraId="4028DB6E" w14:textId="0B4EE14E">
       <w:pPr>
         <w:pStyle w:val="TOCheadingreport"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57329">
-        <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F26E0CD" w14:textId="6A0A6F0D" w:rsidR="005A491A" w:rsidRDefault="00AD784C">
+    <w:p w:rsidR="005A491A" w:rsidRDefault="00AD784C" w14:paraId="7F26E0CD" w14:textId="6A0A6F0D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc218782868" w:history="1">
-        <w:r w:rsidR="005A491A" w:rsidRPr="00FE4024">
+      <w:hyperlink w:history="1" w:anchor="_Toc218782868">
+        <w:r w:rsidRPr="00FE4024" w:rsidR="005A491A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
         <w:r w:rsidR="005A491A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="005A491A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="005A491A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc218782868 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005A491A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005A491A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005A491A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="005A491A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="118B159B" w14:textId="6CC89CA0" w:rsidR="005A491A" w:rsidRDefault="005A491A">
+    <w:p w:rsidR="005A491A" w:rsidRDefault="005A491A" w14:paraId="118B159B" w14:textId="6CC89CA0">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218782869" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc218782869">
         <w:r w:rsidRPr="00FE4024">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Purpose</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc218782869 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FC89BF9" w14:textId="5864CEF6" w:rsidR="005A491A" w:rsidRDefault="005A491A">
+    <w:p w:rsidR="005A491A" w:rsidRDefault="005A491A" w14:paraId="1FC89BF9" w14:textId="5864CEF6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218782870" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc218782870">
         <w:r w:rsidRPr="00FE4024">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           </w:rPr>
           <w:t>Guiding principles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc218782870 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E146FED" w14:textId="63619239" w:rsidR="005A491A" w:rsidRDefault="005A491A">
+    <w:p w:rsidR="005A491A" w:rsidRDefault="005A491A" w14:paraId="6E146FED" w14:textId="63619239">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218782871" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc218782871">
         <w:r w:rsidRPr="00FE4024">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Roles and responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc218782871 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2116DA73" w14:textId="227FE4D8" w:rsidR="005A491A" w:rsidRDefault="005A491A">
+    <w:p w:rsidR="005A491A" w:rsidRDefault="005A491A" w14:paraId="2116DA73" w14:textId="227FE4D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218782872" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc218782872">
         <w:r w:rsidRPr="00FE4024">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
           <w:t>Child Protection</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc218782872 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04C7314B" w14:textId="4D21350E" w:rsidR="005A491A" w:rsidRDefault="005A491A">
+    <w:p w:rsidR="005A491A" w:rsidRDefault="005A491A" w14:paraId="04C7314B" w14:textId="4D21350E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218782873" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc218782873">
         <w:r w:rsidRPr="00FE4024">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
           <w:t>Mental Health and Wellbeing Services</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc218782873 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68BAB09B" w14:textId="44DAC6FC" w:rsidR="005A491A" w:rsidRDefault="005A491A">
+    <w:p w:rsidR="005A491A" w:rsidRDefault="005A491A" w14:paraId="68BAB09B" w14:textId="44DAC6FC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218782874" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc218782874">
         <w:r w:rsidRPr="00FE4024">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
           <w:t>Child Protection and ICYAMHWS: our shared responsibility</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc218782874 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D162A82" w14:textId="507AA736" w:rsidR="005A491A" w:rsidRDefault="005A491A">
+    <w:p w:rsidR="005A491A" w:rsidRDefault="005A491A" w14:paraId="5D162A82" w14:textId="507AA736">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218782875" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc218782875">
         <w:r w:rsidRPr="00FE4024">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our processes are reciprocal and connected</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc218782875 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3669B543" w14:textId="636E6DCE" w:rsidR="005A491A" w:rsidRDefault="005A491A">
+    <w:p w:rsidR="005A491A" w:rsidRDefault="005A491A" w14:paraId="3669B543" w14:textId="636E6DCE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218782876" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc218782876">
         <w:r w:rsidRPr="00FE4024">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
           <w:t>How do we work routinely and responsively?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc218782876 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="105BA4BC" w14:textId="646535EC" w:rsidR="005A491A" w:rsidRDefault="005A491A">
+    <w:p w:rsidR="005A491A" w:rsidRDefault="005A491A" w14:paraId="105BA4BC" w14:textId="646535EC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218782877" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc218782877">
         <w:r w:rsidRPr="00FE4024">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>The As One way of working model</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc218782877 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42C49055" w14:textId="26CB6829" w:rsidR="00FB1F6E" w:rsidRDefault="00AD784C" w:rsidP="00D079AA">
+    <w:p w:rsidR="00FB1F6E" w:rsidP="00D079AA" w:rsidRDefault="00AD784C" w14:paraId="42C49055" w14:textId="26CB6829">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA7C373" w14:textId="77777777" w:rsidR="00D27C50" w:rsidRDefault="00D27C50" w:rsidP="00D079AA">
+    <w:p w:rsidR="00D27C50" w:rsidP="00D079AA" w:rsidRDefault="00D27C50" w14:paraId="7FA7C373" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79EC0030" w14:textId="77777777" w:rsidR="00692EF1" w:rsidRPr="00D906ED" w:rsidRDefault="00692EF1" w:rsidP="00D079AA">
+    <w:p w:rsidRPr="00D906ED" w:rsidR="00692EF1" w:rsidP="00D079AA" w:rsidRDefault="00692EF1" w14:paraId="79EC0030" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D906ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please note</w:t>
       </w:r>
-      <w:r w:rsidR="00087006" w:rsidRPr="00D906ED">
+      <w:r w:rsidRPr="00D906ED" w:rsidR="00087006">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C4C26E" w14:textId="7F2C0141" w:rsidR="00B97D56" w:rsidRDefault="00B63AE5" w:rsidP="00EA2541">
+    <w:p w:rsidR="00B97D56" w:rsidP="00EA2541" w:rsidRDefault="00B63AE5" w14:paraId="15C4C26E" w14:textId="7F2C0141">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>As</w:t>
       </w:r>
-      <w:r w:rsidR="00087006" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00087006">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00087006" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00087006">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>: our</w:t>
       </w:r>
-      <w:r w:rsidR="00087006" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00087006">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidR="00087006" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00087006">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ay of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidR="00087006" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00087006">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">orking </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00087006" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00087006">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>information pack</w:t>
       </w:r>
-      <w:r w:rsidR="00087006" w:rsidRPr="00D906ED">
+      <w:r w:rsidRPr="00D906ED" w:rsidR="00087006">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>complement</w:t>
       </w:r>
       <w:r w:rsidR="0082205E">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="002A634B">
         <w:t xml:space="preserve">his </w:t>
       </w:r>
       <w:r w:rsidR="00314E87">
         <w:t xml:space="preserve">guide. </w:t>
       </w:r>
       <w:r w:rsidR="00C77252">
         <w:t xml:space="preserve">It </w:t>
       </w:r>
       <w:r w:rsidR="0082205E">
         <w:t>provides additional resources for</w:t>
       </w:r>
-      <w:r w:rsidR="0082205E" w:rsidRPr="00D906ED">
+      <w:r w:rsidRPr="00D906ED" w:rsidR="0082205E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00D906ED">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00D906ED" w:rsidRPr="00D906ED">
+      <w:r w:rsidRPr="00D906ED" w:rsidR="00D906ED">
         <w:t xml:space="preserve">rotection and </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00D906ED">
         <w:t>nfant</w:t>
       </w:r>
       <w:r w:rsidR="00376BA2">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D906ED" w:rsidRPr="00D906ED">
+      <w:r w:rsidRPr="00D906ED" w:rsidR="00D906ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00D906ED">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00376BA2">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00D906ED">
         <w:t xml:space="preserve">outh </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D906ED">
         <w:t xml:space="preserve">rea </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00D906ED" w:rsidRPr="00D906ED">
+      <w:r w:rsidRPr="00D906ED" w:rsidR="00D906ED">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00D906ED">
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
-      <w:r w:rsidR="00D906ED" w:rsidRPr="00D906ED">
+      <w:r w:rsidRPr="00D906ED" w:rsidR="00D906ED">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00D906ED">
         <w:t xml:space="preserve">ellbeing </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D906ED" w:rsidRPr="00D906ED">
+      <w:r w:rsidRPr="00D906ED" w:rsidR="00D906ED">
         <w:t xml:space="preserve">ervices. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1F6E" w:rsidRPr="00D27C50">
+      <w:r w:rsidRPr="00D27C50" w:rsidR="00FB1F6E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB757B5" w14:textId="13A5E9C4" w:rsidR="00BC62AB" w:rsidRPr="005A491A" w:rsidRDefault="005A491A" w:rsidP="005A491A">
+    <w:p w:rsidRPr="005A491A" w:rsidR="00BC62AB" w:rsidP="005A491A" w:rsidRDefault="005A491A" w14:paraId="7DB757B5" w14:textId="13A5E9C4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc218782868"/>
+      <w:bookmarkStart w:name="_Toc218782868" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="051C30B2" w14:textId="6D9A85D7" w:rsidR="00B63AE5" w:rsidRDefault="00837BCD" w:rsidP="00DF1A07">
+    <w:p w:rsidR="00B63AE5" w:rsidP="00DF1A07" w:rsidRDefault="00837BCD" w14:paraId="051C30B2" w14:textId="6D9A85D7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00DF1A07">
         <w:t xml:space="preserve">hildren, young people and families involved with </w:t>
       </w:r>
       <w:r w:rsidR="00B63AE5">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00DF1A07">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00B63AE5">
         <w:t xml:space="preserve">protection </w:t>
       </w:r>
       <w:r w:rsidR="00DF1A07">
         <w:t>are some of the most vulnerable members of our community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EC1116" w14:textId="4403DECF" w:rsidR="00837BCD" w:rsidRDefault="0082205E" w:rsidP="00DF1A07">
+    <w:p w:rsidR="00837BCD" w:rsidP="00DF1A07" w:rsidRDefault="0082205E" w14:paraId="12EC1116" w14:textId="4403DECF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>They</w:t>
       </w:r>
       <w:r w:rsidR="00DF1A07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B63AE5">
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">often </w:t>
       </w:r>
       <w:r w:rsidR="00B63AE5">
         <w:t>experienced</w:t>
       </w:r>
       <w:r w:rsidR="00DF1A07">
         <w:t xml:space="preserve"> trauma, abuse and neglect</w:t>
       </w:r>
       <w:r w:rsidR="00B63AE5">
         <w:t xml:space="preserve">. They </w:t>
       </w:r>
       <w:r>
         <w:t>may have</w:t>
       </w:r>
       <w:r w:rsidR="00B63AE5">
         <w:t xml:space="preserve"> lost </w:t>
       </w:r>
       <w:r w:rsidR="00DF1A07">
         <w:t xml:space="preserve">connection to family and community, </w:t>
       </w:r>
       <w:r w:rsidR="00B63AE5">
         <w:t xml:space="preserve">which </w:t>
       </w:r>
       <w:r w:rsidR="00DF1A07">
         <w:t>compound</w:t>
       </w:r>
       <w:r w:rsidR="00B63AE5">
         <w:t xml:space="preserve">s their </w:t>
       </w:r>
       <w:r w:rsidR="00960F1E">
         <w:t>disadvantage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B394DE" w14:textId="602D2C22" w:rsidR="00DF1A07" w:rsidRDefault="00960F1E" w:rsidP="00DF1A07">
+    <w:p w:rsidR="00DF1A07" w:rsidP="00DF1A07" w:rsidRDefault="00960F1E" w14:paraId="75B394DE" w14:textId="602D2C22">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>These experiences can</w:t>
       </w:r>
       <w:r w:rsidR="00DF1A07">
         <w:t xml:space="preserve"> profoundly affect their development, functioning and overall wellbeing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64144C17" w14:textId="2C74D726" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="64144C17" w14:textId="2C74D726">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Children and young people </w:t>
       </w:r>
       <w:r w:rsidR="00960F1E">
         <w:t>in contact</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidR="00960F1E">
         <w:t xml:space="preserve">child protection </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are often involved with many different government departments and organisations. </w:t>
       </w:r>
       <w:r w:rsidR="00960F1E">
         <w:t>The whole service system needs to provide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prompt, skilful and integrated responses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B7E784" w14:textId="196E86F4" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="79B7E784" w14:textId="196E86F4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Collaborative, cross-sector partnerships </w:t>
       </w:r>
       <w:r w:rsidR="00837BCD">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="00960F1E">
         <w:t xml:space="preserve"> the foundation </w:t>
       </w:r>
       <w:r w:rsidR="0082205E">
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> these responses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B511AC1" w14:textId="4428ED23" w:rsidR="00E76E36" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00E76E36" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="2B511AC1" w14:textId="4428ED23">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="2845DB66">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
-      <w:r w:rsidR="00E76E36" w:rsidRPr="2845DB66">
+      <w:r w:rsidRPr="2845DB66" w:rsidR="00E76E36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">one: our ways of working </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="2845DB66">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
-      <w:r w:rsidR="00E76E36" w:rsidRPr="2845DB66">
+      <w:r w:rsidRPr="2845DB66" w:rsidR="00E76E36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="2845DB66">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) focuses on the interface between </w:t>
       </w:r>
       <w:r w:rsidR="00E76E36">
         <w:t>ch</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ild </w:t>
       </w:r>
       <w:r w:rsidR="00E76E36">
         <w:t xml:space="preserve">protection </w:t>
       </w:r>
@@ -1579,150 +1614,150 @@
       </w:r>
       <w:r w:rsidR="00E76E36">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="2B7FDA4E">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00E76E36">
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="66A577AB">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00E76E36">
         <w:t xml:space="preserve">ellbeing </w:t>
       </w:r>
       <w:r w:rsidR="7E9C60C0">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>ervices (</w:t>
       </w:r>
-      <w:r w:rsidR="003D307F" w:rsidRPr="2845DB66">
+      <w:r w:rsidRPr="2845DB66" w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="2845DB66">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4DCB5C" w14:textId="0B787F58" w:rsidR="00E76E36" w:rsidRDefault="00E76E36" w:rsidP="00B97D56">
+    <w:p w:rsidR="00E76E36" w:rsidP="00B97D56" w:rsidRDefault="00E76E36" w14:paraId="2C4DCB5C" w14:textId="0B787F58">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>These</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve"> partnership</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s include </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve">collaborations </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve"> achieve the best possible outcomes for children and young people. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F39B901" w14:textId="0661D4E3" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="1F39B901" w14:textId="0661D4E3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Partnerships with the Department of Education, the Department of Justice and Community Safety, disability services, housing agencies, private practitioners and other non-government organisations should also </w:t>
       </w:r>
       <w:r w:rsidR="0082205E">
         <w:t>form part of the response</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047B0D32" w14:textId="6D45981E" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="047B0D32" w14:textId="6D45981E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidR="00E76E36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00E76E36" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00E76E36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidR="00E76E36">
         <w:t xml:space="preserve"> is a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> partnership between the Department of Families, Fairness and Housing (Community Operations and Practice Leadership Division) and the Department of Health (Mental Health and Wellbeing Division).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5B52A0" w14:textId="451A3D05" w:rsidR="00342A2A" w:rsidRDefault="00342A2A" w:rsidP="009E0C7B">
+    <w:p w:rsidR="00342A2A" w:rsidP="009E0C7B" w:rsidRDefault="00342A2A" w14:paraId="1C5B52A0" w14:textId="451A3D05">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00424DE4">
         <w:t xml:space="preserve">igure </w:t>
       </w:r>
       <w:r>
         <w:t>1: Key components of the service system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB5E29E" w14:textId="4234C1FD" w:rsidR="00B97D56" w:rsidRDefault="00F922D1" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00F922D1" w14:paraId="7FB5E29E" w14:textId="4234C1FD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6532A4C8" wp14:editId="124EB30F">
             <wp:extent cx="3530600" cy="3530600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1484128998" name="Picture 1" descr="Image represents key components of the service system, with the overlap between ICYAMHWS and Child protection being 'As one' and other components surrounding them: private practitioners, non-government organisations, housing agencies, Department of Education, Department of Justice and Community Safety and disability services."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1484128998" name="Picture 1" descr="Image represents key components of the service system, with the overlap between ICYAMHWS and Child protection being 'As one' and other components surrounding them: private practitioners, non-government organisations, housing agencies, Department of Education, Department of Justice and Community Safety and disability services."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1737,366 +1772,365 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3530600" cy="3530600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D2996B" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="16D2996B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:color w:val="201547"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc210976273"/>
+      <w:bookmarkStart w:name="_Toc210976273" w:id="1"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28544B0E" w14:textId="1AA3B984" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="005A491A">
+    <w:p w:rsidR="00B97D56" w:rsidP="005A491A" w:rsidRDefault="00B97D56" w14:paraId="28544B0E" w14:textId="1AA3B984">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc218782869"/>
+      <w:bookmarkStart w:name="_Toc218782869" w:id="2"/>
       <w:r w:rsidRPr="00137F2A">
-        <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="7947A106" w14:textId="43686CBF" w:rsidR="00147A5E" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00147A5E" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="7947A106" w14:textId="43686CBF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidR="00157001">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00157001" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00157001">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidR="00157001">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provides guidance to </w:t>
       </w:r>
       <w:r w:rsidR="003C261B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="003C261B" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="003C261B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="003C261B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="003C261B" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="003C261B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Victoria</w:t>
       </w:r>
       <w:r w:rsidR="003C261B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. It helps </w:t>
       </w:r>
       <w:r w:rsidR="00390817">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>both service systems</w:t>
       </w:r>
-      <w:r w:rsidR="003C261B" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="003C261B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">work together to support children and young people. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A80D943" w14:textId="4BA6ACED" w:rsidR="00390817" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00390817" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="1A80D943" w14:textId="4BA6ACED">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It </w:t>
       </w:r>
       <w:r w:rsidR="00147A5E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>sets out</w:t>
       </w:r>
-      <w:r w:rsidR="00147A5E" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="00147A5E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>the key roles, responsibilities, guiding principles and governance arrangements</w:t>
       </w:r>
       <w:r w:rsidR="00F55620">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> support both sectors to work more effectively together</w:t>
       </w:r>
       <w:r w:rsidR="00147A5E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D01FDE" w14:textId="6163FF61" w:rsidR="00B97D56" w:rsidRPr="00254A7D" w:rsidRDefault="00884B7B" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00254A7D" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00884B7B" w14:paraId="44D01FDE" w14:textId="6163FF61">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It aims to </w:t>
       </w:r>
       <w:r w:rsidR="00F55620">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>provide</w:t>
       </w:r>
       <w:r w:rsidR="00275872">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> better</w:t>
       </w:r>
-      <w:r w:rsidR="00275872" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="00275872">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>outcomes for children and young people.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6361EF" w14:textId="12B14577" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="7F6361EF" w14:textId="12B14577">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc218782870"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc210976274"/>
+      <w:bookmarkStart w:name="_Toc218782870" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc210976274" w:id="4"/>
       <w:r w:rsidRPr="00137F2A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Guiding </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:t>principles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="22B1094F" w14:textId="5857E3A7" w:rsidR="00B97D56" w:rsidRPr="006A295E" w:rsidRDefault="001C1C1F" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="006A295E" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="001C1C1F" w14:paraId="22B1094F" w14:textId="5857E3A7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>our guiding principles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> underpin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>As one</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBEDC5C" w14:textId="07326522" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="7CBEDC5C" w14:textId="07326522">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Child-centred approach</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BC61BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Actions and decision by c</w:t>
       </w:r>
-      <w:r w:rsidR="001C1C1F" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="001C1C1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="001C1C1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="001C1C1F" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="001C1C1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHW</w:t>
       </w:r>
       <w:r w:rsidR="004F0798">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
@@ -2106,123 +2140,123 @@
       </w:r>
       <w:r w:rsidR="00BC61BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>prioritise the safety, wellbein</w:t>
       </w:r>
       <w:r w:rsidR="00390817">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and best interests of the child or young person. Wherever possible, the voice of the child</w:t>
       </w:r>
-      <w:r w:rsidR="408EE778" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="408EE778">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, their families, carers and supporters</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>will be at the forefront of all thinking, discussion and decisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A953D1C" w14:textId="4A356AB5" w:rsidR="00B97D56" w:rsidRPr="006A295E" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="006A295E" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="6A953D1C" w14:textId="4A356AB5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Collaborative practice</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: Child </w:t>
       </w:r>
       <w:r w:rsidR="00BC61BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00BC61BC" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="00BC61BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will work collaboratively to provide integrated services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5652E7" w14:textId="5E3D5B0C" w:rsidR="00B97D56" w:rsidRPr="006A295E" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="006A295E" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="7A5652E7" w14:textId="5E3D5B0C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Respect and confidentiality</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: Child </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -2255,331 +2289,330 @@
       <w:r w:rsidR="00F55620">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r w:rsidR="00E30281">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>or the purpose of providing support and protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D1D4A8" w14:textId="7002960B" w:rsidR="00B97D56" w:rsidRPr="00EA2541" w:rsidRDefault="00B97D56" w:rsidP="00EA2541">
+    <w:p w:rsidRPr="00EA2541" w:rsidR="00B97D56" w:rsidP="00EA2541" w:rsidRDefault="00B97D56" w14:paraId="13D1D4A8" w14:textId="7002960B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Continuous improvement</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>As</w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ne </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>will be regularly reviewed and updated to reflect emerging best practices across the state</w:t>
       </w:r>
-      <w:r w:rsidR="009E4598" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="009E4598">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as the changing policy and funding environments of both </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="006B534F" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="006B534F" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006A295E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D7FA88" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="00137F2A" w:rsidRDefault="00B97D56" w:rsidP="005A491A">
+    <w:p w:rsidRPr="00137F2A" w:rsidR="00B97D56" w:rsidP="005A491A" w:rsidRDefault="00B97D56" w14:paraId="73D7FA88" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc210976275"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:name="_Toc210976275" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc218782871" w:id="6"/>
+      <w:r>
         <w:t>Roles and re</w:t>
       </w:r>
       <w:r w:rsidRPr="00C95962">
         <w:t>sponsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="3FB33AE0" w14:textId="56AF655F" w:rsidR="00B97D56" w:rsidRPr="00BC013C" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00BC013C" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="3FB33AE0" w14:textId="56AF655F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc210976276"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc218782872"/>
+      <w:bookmarkStart w:name="_Toc210976276" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc218782872" w:id="8"/>
       <w:r w:rsidRPr="00C95962">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="006B534F" w:rsidRPr="00C95962">
+      <w:r w:rsidRPr="00C95962" w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>rotection</w:t>
       </w:r>
-      <w:r w:rsidR="006B534F" w:rsidRPr="00C95962">
+      <w:r w:rsidRPr="00C95962" w:rsidR="006B534F">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E68CCC" w14:textId="75F3B367" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="59E68CCC" w14:textId="75F3B367">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
-      <w:r w:rsidR="006B534F" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">otection </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">in Victoria is delivered by the Department of Families Fairness and Housing. </w:t>
       </w:r>
       <w:r w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ervices </w:t>
       </w:r>
       <w:r w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>operate</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> within </w:t>
       </w:r>
       <w:r w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="007A3CE8" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ivisions (North, South, East</w:t>
       </w:r>
       <w:r w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> West). These </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="006B534F" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ivisions </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>comprise</w:t>
       </w:r>
-      <w:r w:rsidR="006B534F" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>17 areas</w:t>
       </w:r>
       <w:r w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE5046">
         <w:rPr>
@@ -2596,492 +2629,492 @@
       <w:r w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ervices</w:t>
       </w:r>
       <w:r w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides an additional layer</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9959D0" w14:textId="4CA56A87" w:rsidR="007A3CE8" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="007A3CE8" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="5D9959D0" w14:textId="4CA56A87">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All operational areas </w:t>
       </w:r>
       <w:r w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>respond</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to concerns </w:t>
       </w:r>
       <w:r w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
-      <w:r w:rsidR="007A3CE8" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="007A3CE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the safety and wellbeing of infants, children and young people up to 17 years of age (continuing up to their 18th birthday if they are on a </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">inal </w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>rder)</w:t>
       </w:r>
       <w:r w:rsidR="006B534F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB45DC0" w14:textId="0A2DAC49" w:rsidR="00B97D56" w:rsidRPr="00007144" w:rsidRDefault="006B534F" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00007144" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="006B534F" w14:paraId="7CB45DC0" w14:textId="0A2DAC49">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Areas aim </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to ensure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="4725DC34">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="4725DC34">
+      <w:r w:rsidRPr="4725DC34" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>safety and wellbeing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of children and young people.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3116D991" w14:textId="5D7A3A9C" w:rsidR="00CE5046" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidR="00CE5046" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="3116D991" w14:textId="5D7A3A9C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">Statewide </w:t>
       </w:r>
       <w:r w:rsidR="007A3CE8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">ervices </w:t>
       </w:r>
       <w:r w:rsidR="007A3CE8">
         <w:t>provide</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE5046" w:rsidRPr="00491B91">
+      <w:r w:rsidRPr="00491B91" w:rsidR="00CE5046">
         <w:t>child</w:t>
       </w:r>
-      <w:r w:rsidR="00CE5046" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00CE5046">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE5046">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00CE5046" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00CE5046">
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidR="00695BEC">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">ntake, Secure Care Services, Hurstbridge Farm and </w:t>
       </w:r>
       <w:r w:rsidR="00695BEC">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00695BEC" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00695BEC">
         <w:t>fter</w:t>
       </w:r>
       <w:r w:rsidR="00695BEC">
         <w:t>-h</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>ours</w:t>
       </w:r>
       <w:r w:rsidR="00695BEC">
         <w:t xml:space="preserve"> services</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00CE5046">
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">Appendix 1 in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r w:rsidR="00CE5046">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00CE5046" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00CE5046">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ack</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7D8151" w14:textId="548BE1A4" w:rsidR="00B97D56" w:rsidRPr="00007144" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00007144" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="2E7D8151" w14:textId="548BE1A4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">The main functions of </w:t>
       </w:r>
       <w:r w:rsidR="00CE5046">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00CE5046" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00CE5046">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00CE5046">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00CE5046" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00CE5046">
         <w:t>rotection</w:t>
       </w:r>
-      <w:r w:rsidR="00CE5046" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00CE5046">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>are to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD6CFED" w14:textId="66A92D95" w:rsidR="00B97D56" w:rsidRPr="00802B15" w:rsidRDefault="00CE5046" w:rsidP="006F7D8F">
+    <w:p w:rsidRPr="00802B15" w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00CE5046" w14:paraId="1FD6CFED" w14:textId="66A92D95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">investigate </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>matters where it is alleged that a child is at risk of significant harm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF3863A" w14:textId="372E9301" w:rsidR="00B97D56" w:rsidRPr="00802B15" w:rsidRDefault="00491B91" w:rsidP="006F7D8F">
+    <w:p w:rsidRPr="00802B15" w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00491B91" w14:paraId="0EF3863A" w14:textId="372E9301">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">refer </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>children and families to services that assist in providing the ongoing safety and wellbeing of children</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F710B5B" w14:textId="2BE9BB08" w:rsidR="00B97D56" w:rsidRPr="00802B15" w:rsidRDefault="00491B91" w:rsidP="006F7D8F">
+    <w:p w:rsidRPr="00802B15" w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00491B91" w14:paraId="2F710B5B" w14:textId="2BE9BB08">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">make </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>applications to the Children’s Court if the child’s safety cannot be ensured within the family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECD62F3" w14:textId="11B5F60C" w:rsidR="00B97D56" w:rsidRPr="00802B15" w:rsidRDefault="00491B91" w:rsidP="006F7D8F">
+    <w:p w:rsidRPr="00802B15" w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00491B91" w14:paraId="1ECD62F3" w14:textId="11B5F60C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">administer </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>protection orders granted by the Children’s Court.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4859C34B" w14:textId="3D34A9E7" w:rsidR="00B97D56" w:rsidRPr="00FE494B" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00FE494B" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="4859C34B" w14:textId="3D34A9E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Children Youth and Families Act 2005 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A5E4DF" w14:textId="2F80A5EA" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="36A5E4DF" w14:textId="2F80A5EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54A32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Children, Youth and Families Act </w:t>
       </w:r>
-      <w:r w:rsidR="00F92C22" w:rsidRPr="00F92C22">
+      <w:r w:rsidRPr="00F92C22" w:rsidR="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
       <w:r w:rsidR="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>CYFA</w:t>
       </w:r>
       <w:r w:rsidR="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54A32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the legislative framework </w:t>
       </w:r>
       <w:r w:rsidR="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidR="00F92C22" w:rsidRPr="00E54A32">
+      <w:r w:rsidRPr="00E54A32" w:rsidR="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54A32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">underpins the role and responsibility of </w:t>
       </w:r>
       <w:r w:rsidR="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00F92C22" w:rsidRPr="00E54A32">
+      <w:r w:rsidRPr="00E54A32" w:rsidR="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00F92C22" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00F92C22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>to protect</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6" w:rsidDel="006B2BE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> children and </w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provide the </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6" w:rsidDel="006B2BE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">widest available </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6" w:rsidDel="006B2BE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to children and families.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D37400A" w14:textId="64A8589A" w:rsidR="00C77A6A" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00C77A6A" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="1D37400A" w14:textId="64A8589A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54A32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Section 10 of the CYFA</w:t>
       </w:r>
       <w:r w:rsidR="00214716">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> sets out the b</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54A32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
@@ -3101,1223 +3134,1222 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">nterests </w:t>
       </w:r>
       <w:r w:rsidR="00C77A6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54A32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>rinciples</w:t>
       </w:r>
       <w:r w:rsidR="00C77A6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. These</w:t>
       </w:r>
-      <w:r w:rsidR="00C77A6A" w:rsidRPr="00E54A32">
+      <w:r w:rsidRPr="00E54A32" w:rsidR="00C77A6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54A32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>mandate that the best interests of the child must always be paramount when making decision</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD368C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> or taking actions related to them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6345CD7E" w14:textId="14869416" w:rsidR="00C77A6A" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00C77A6A" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="6345CD7E" w14:textId="14869416">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD368C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00C77A6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00C77A6A" w:rsidRPr="00CD368C">
+      <w:r w:rsidRPr="00CD368C" w:rsidR="00C77A6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
       <w:r w:rsidR="00C77A6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00C77A6A" w:rsidRPr="00CD368C">
+      <w:r w:rsidRPr="00CD368C" w:rsidR="00C77A6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">nterest </w:t>
       </w:r>
       <w:r w:rsidR="00C77A6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00C77A6A" w:rsidRPr="00CD368C">
+      <w:r w:rsidRPr="00CD368C" w:rsidR="00C77A6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>rinciples</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD368C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> focus on</w:t>
       </w:r>
       <w:r w:rsidR="00C77A6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD368C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3589FEC0" w14:textId="37EF9F26" w:rsidR="00C77A6A" w:rsidRPr="00C77A6A" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00C77A6A" w:rsidR="00C77A6A" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="3589FEC0" w14:textId="37EF9F26">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C77A6A">
         <w:t xml:space="preserve">protecting </w:t>
       </w:r>
-      <w:r w:rsidR="00C77A6A" w:rsidRPr="00C77A6A">
+      <w:r w:rsidRPr="00C77A6A" w:rsidR="00C77A6A">
         <w:t>children</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77A6A">
         <w:t xml:space="preserve"> from harm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D266D1" w14:textId="7EB954B6" w:rsidR="00C77A6A" w:rsidRPr="00C77A6A" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00C77A6A" w:rsidR="00C77A6A" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="79D266D1" w14:textId="7EB954B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C77A6A">
         <w:t>safeguarding their rights</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AABC41" w14:textId="26F3B724" w:rsidR="00C77A6A" w:rsidRPr="00C77A6A" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00C77A6A" w:rsidR="00C77A6A" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="26AABC41" w14:textId="26F3B724">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C77A6A">
         <w:t xml:space="preserve">promoting their development </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154A0393" w14:textId="097E2B21" w:rsidR="00B97D56" w:rsidRPr="00C77A6A" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00C77A6A" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="154A0393" w14:textId="097E2B21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C77A6A">
         <w:t xml:space="preserve">protect and </w:t>
       </w:r>
-      <w:r w:rsidR="00C77A6A" w:rsidRPr="00C77A6A">
+      <w:r w:rsidRPr="00C77A6A" w:rsidR="00C77A6A">
         <w:t>supporting</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77A6A">
         <w:t xml:space="preserve"> parent</w:t>
       </w:r>
-      <w:r w:rsidR="00C77A6A" w:rsidRPr="00C77A6A">
+      <w:r w:rsidRPr="00C77A6A" w:rsidR="00C77A6A">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77A6A">
         <w:t>child relationship</w:t>
       </w:r>
-      <w:r w:rsidR="00C77A6A" w:rsidRPr="00C77A6A">
+      <w:r w:rsidRPr="00C77A6A" w:rsidR="00C77A6A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77A6A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDE3054" w14:textId="77777777" w:rsidR="00C77A6A" w:rsidRDefault="00B97D56" w:rsidP="00C77A6A">
+    <w:p w:rsidR="00C77A6A" w:rsidP="00C77A6A" w:rsidRDefault="00B97D56" w14:paraId="4BDE3054" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD368C">
         <w:t xml:space="preserve">Section 7E of the CYFA outlines the recognition principles that guide decision-making regarding Aboriginal children and families in Victoria. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5377D998" w14:textId="638A987C" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00DF2E52">
+    <w:p w:rsidR="00B97D56" w:rsidP="00DF2E52" w:rsidRDefault="00B97D56" w14:paraId="5377D998" w14:textId="638A987C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD368C">
         <w:t xml:space="preserve">These principles </w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:t>uphold</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD368C">
         <w:t xml:space="preserve"> the right of Victorian children, families and communities to self-determination </w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:t>and ensure</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD368C">
         <w:t xml:space="preserve"> cultural rights are </w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:t>respected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E38917" w14:textId="04FF4139" w:rsidR="00B97D56" w:rsidRPr="00A416B8" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00A416B8" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="37E38917" w14:textId="04FF4139">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:t xml:space="preserve">Aboriginal Children in Aboriginal Care </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0F0E46" w14:textId="1B184DFD" w:rsidR="00B97D56" w:rsidRPr="002F7CE4" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="002F7CE4" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="2F0F0E46" w14:textId="1B184DFD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7CE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 18 of the CYFA allows the Secretary of </w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00695BEC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>epartment</w:t>
       </w:r>
-      <w:r w:rsidR="00A5240F" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="00A5240F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00695BEC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">of Families, Fairness and Housing </w:t>
       </w:r>
       <w:r w:rsidRPr="002F7CE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to authorise an Aboriginal </w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00A5240F" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="00A5240F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ommunity</w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>-c</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7CE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ontrolled </w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7CE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>rganisation (ACCO) to perform functions related to Aboriginal children under protection orders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3D42DA" w14:textId="2E7CEECE" w:rsidR="00A5240F" w:rsidRDefault="00B97D56" w:rsidP="0034275C">
+    <w:p w:rsidR="00A5240F" w:rsidP="0034275C" w:rsidRDefault="00B97D56" w14:paraId="6F3D42DA" w14:textId="2E7CEECE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7CE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Aboriginal Children in Aboriginal Care</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7CE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, ACCOs actively work with the child’s family, community and other professionals to develop a case plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348D1D23" w14:textId="171DA2B1" w:rsidR="0034275C" w:rsidRPr="0034275C" w:rsidRDefault="00A5240F" w:rsidP="0034275C">
+    <w:p w:rsidRPr="0034275C" w:rsidR="0034275C" w:rsidP="0034275C" w:rsidRDefault="00A5240F" w14:paraId="348D1D23" w14:textId="171DA2B1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Case plans</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> address protective concerns and achieve long-term objectives</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>They are</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7B904A7E" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="7B904A7E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>self-det</w:t>
       </w:r>
-      <w:r w:rsidR="6AA4881C" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="6AA4881C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="7B904A7E" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="7B904A7E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>rmined</w:t>
       </w:r>
       <w:r w:rsidR="00A67FF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="78C49B12" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="78C49B12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidR="7609D71D" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="7609D71D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B3DD2" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="003B3DD2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Aboriginal </w:t>
       </w:r>
-      <w:r w:rsidR="7609D71D" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="7609D71D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>people themselves</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. They </w:t>
       </w:r>
-      <w:r w:rsidR="69037E35" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="69037E35">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>acknowledg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="69037E35" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="69037E35">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="18D95289" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="18D95289">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">cultural </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>safety</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7CE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="002F7CE4">
+      <w:r w:rsidRPr="002F7CE4" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>and the best interests of the child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EED565" w14:textId="66F71905" w:rsidR="00B97D56" w:rsidRPr="00A416B8" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00A416B8" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="69EED565" w14:textId="66F71905">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
-        <w:lastRenderedPageBreak/>
         <w:t>Secure Care Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7D69D2" w14:textId="6326F377" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="0A7D69D2" w14:textId="6326F377">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD368C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ecure Care Service is a specialist statewide service for children and young people aged 10</w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>17 years who:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085166DF" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="006F7D8F">
+    <w:p w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00B97D56" w14:paraId="085166DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6" w:rsidDel="009A5A7B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">subject to a child protection intervention </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E43ABA" w14:textId="6D5B68FD" w:rsidR="00B97D56" w:rsidRDefault="00695BEC" w:rsidP="006F7D8F">
+    <w:p w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00695BEC" w14:paraId="35E43ABA" w14:textId="6D5B68FD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at substantial and immediate risk of harm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46828A81" w14:textId="7C15317D" w:rsidR="00695BEC" w:rsidRDefault="00B97D56" w:rsidP="00CD24BD">
+    <w:p w:rsidR="00695BEC" w:rsidP="00CD24BD" w:rsidRDefault="00B97D56" w14:paraId="46828A81" w14:textId="7C15317D">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:t xml:space="preserve">The CYFA </w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:t>provides</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:t xml:space="preserve"> for children and young people</w:t>
       </w:r>
       <w:r w:rsidR="00A5240F">
         <w:t xml:space="preserve"> to be placed</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:t xml:space="preserve"> in Secure Care for the purpose of crisis stabilisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15595B3F" w14:textId="746DCDDC" w:rsidR="00B97D56" w:rsidRPr="00A416B8" w:rsidRDefault="00A5240F" w:rsidP="00CD24BD">
+    <w:p w:rsidRPr="00A416B8" w:rsidR="00B97D56" w:rsidP="00CD24BD" w:rsidRDefault="00A5240F" w14:paraId="15595B3F" w14:textId="746DCDDC">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00BC7CA4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:t xml:space="preserve">following criteria </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00B97D56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> be met </w:t>
       </w:r>
       <w:r>
         <w:t>to place</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> a child in Secure Care:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200E4892" w14:textId="337F76AC" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="006F7D8F">
+    <w:p w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00B97D56" w14:paraId="200E4892" w14:textId="337F76AC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>A child or young person (aged 10</w:t>
       </w:r>
       <w:r w:rsidR="00BC7CA4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">17 years) is at substantial and immediate risk of harm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F02C3DB" w14:textId="3BF860CD" w:rsidR="00B97D56" w:rsidRPr="00770935" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00770935" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="5F02C3DB" w14:textId="3BF860CD">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>If the child or younger person is on a</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:t xml:space="preserve"> family reunification order, care by Secretary order or a long-term care order, the Secretary of </w:t>
       </w:r>
       <w:r w:rsidR="0058593F">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="0066122E">
         <w:t>Department of Families, Fairness and Housing</w:t>
       </w:r>
-      <w:r w:rsidR="0058593F" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="0058593F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:t>must be satisfied that there is a substantial and immediate risk of harm to the child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082098F4" w14:textId="07C10A20" w:rsidR="00B97D56" w:rsidRPr="00A77759" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00A77759" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="082098F4" w14:textId="07C10A20">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:t xml:space="preserve">If the child or young person is on an interim accommodation order or any other court order, the </w:t>
       </w:r>
       <w:r w:rsidR="00695BEC">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:t>ourt must be satisfied that there is a substantial and immediate risk of harm to the child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65988DCC" w14:textId="48C99247" w:rsidR="00B97D56" w:rsidRPr="00A77759" w:rsidRDefault="00B97D56" w:rsidP="006F7D8F">
+    <w:p w:rsidRPr="00A77759" w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00B97D56" w14:paraId="65988DCC" w14:textId="48C99247">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If the child or young person is Aboriginal or Torres Strait Islander</w:t>
       </w:r>
       <w:r w:rsidR="00695BEC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> person</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the Aboriginal Child Specialist Advice and Support Service (ACSASS) must be consulted. Where possible, this should occur </w:t>
       </w:r>
       <w:r w:rsidR="0058593F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> authorisation for admission to secure care services </w:t>
       </w:r>
       <w:r w:rsidR="0058593F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="0058593F" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="0058593F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>sought.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2884BE0D" w14:textId="77FD97E3" w:rsidR="00B97D56" w:rsidRPr="00A416B8" w:rsidDel="00A77759" w:rsidRDefault="00B97D56" w:rsidP="006F7D8F">
+    <w:p w:rsidRPr="00A416B8" w:rsidR="00B97D56" w:rsidDel="00A77759" w:rsidP="006F7D8F" w:rsidRDefault="00B97D56" w14:paraId="2884BE0D" w14:textId="77FD97E3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The child or young person’s freedom of movement in the community needs to be restricted to ensure their protection from harm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC84045" w14:textId="6E504DA2" w:rsidR="00B97D56" w:rsidRPr="00EA2541" w:rsidRDefault="00B97D56" w:rsidP="00EA2541">
+    <w:p w:rsidRPr="00EA2541" w:rsidR="00B97D56" w:rsidP="00EA2541" w:rsidRDefault="00B97D56" w14:paraId="6AC84045" w14:textId="6E504DA2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Placement in a secure setting </w:t>
       </w:r>
       <w:r w:rsidR="00695BEC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00695BEC" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00695BEC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> option </w:t>
       </w:r>
       <w:r w:rsidR="00695BEC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>to ensure</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the child or young person’s safety and wellbeing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5692B3" w14:textId="35897750" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="1F5692B3" w14:textId="35897750">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc210976277"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc218782873"/>
+      <w:bookmarkStart w:name="_Toc210976277" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc218782873" w:id="10"/>
       <w:r w:rsidRPr="00CD368C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">Mental </w:t>
       </w:r>
       <w:r w:rsidR="0066122E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="0066122E" w:rsidRPr="00CD368C">
+      <w:r w:rsidRPr="00CD368C" w:rsidR="0066122E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD368C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="0066122E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidR="0066122E" w:rsidRPr="00CD368C">
+      <w:r w:rsidRPr="00CD368C" w:rsidR="0066122E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">ellbeing </w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="0066122E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="0066122E" w:rsidRPr="00CD368C">
+      <w:r w:rsidRPr="00CD368C" w:rsidR="0066122E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>ervices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF62934" w14:textId="62A5EF53" w:rsidR="0066122E" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="0066122E" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="6BF62934" w14:textId="62A5EF53">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="1B12B264">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department of Health </w:t>
       </w:r>
-      <w:r w:rsidR="669E8575" w:rsidRPr="1B12B264">
+      <w:r w:rsidRPr="1B12B264" w:rsidR="669E8575">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provides funding for health services to </w:t>
       </w:r>
       <w:r w:rsidRPr="1B12B264">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">deliver </w:t>
       </w:r>
       <w:r w:rsidR="006D4696">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>CYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="1B12B264">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> across Victoria</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5746ABC7" w14:textId="1949403D" w:rsidR="00B97D56" w:rsidRPr="0081437B" w:rsidRDefault="006D4696" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="0081437B" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="006D4696" w14:paraId="5746ABC7" w14:textId="1949403D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0066122E">
         <w:t xml:space="preserve">CYAMHWS </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
       <w:r w:rsidR="002D0AEA">
         <w:t xml:space="preserve">intensive and </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>specialis</w:t>
       </w:r>
       <w:r w:rsidR="002D0AEA">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve"> mental health and wellbeing </w:t>
       </w:r>
       <w:r w:rsidR="00F84E0D">
         <w:t xml:space="preserve">treatment, care and </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve">support for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">people </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>aged 0–25</w:t>
       </w:r>
       <w:r w:rsidR="00567AE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE4A11">
         <w:t>experiencing significant mental health challenges or psychological distress</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A666955" w14:textId="6807B02F" w:rsidR="00B97D56" w:rsidRPr="003E0BFE" w:rsidRDefault="003D307F" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="003E0BFE" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="003D307F" w14:paraId="1A666955" w14:textId="6807B02F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="028BC7AA">
         <w:t>aim to</w:t>
       </w:r>
       <w:r w:rsidR="00D829C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>improv</w:t>
       </w:r>
       <w:r w:rsidR="3AD3B3A0">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00007144">
+      <w:r w:rsidRPr="00007144" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>support</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00007144">
+      <w:r w:rsidRPr="00007144" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> a person’s mental health and wellbeing</w:t>
       </w:r>
       <w:r w:rsidR="00D829C1">
         <w:t xml:space="preserve">. They also </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>provid</w:t>
       </w:r>
       <w:r w:rsidR="2726A6FF">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00007144">
+      <w:r w:rsidRPr="00007144" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> care and support to family </w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>member</w:t>
       </w:r>
       <w:r w:rsidR="61DBBD68">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>, carer</w:t>
       </w:r>
       <w:r w:rsidR="4A70CFE1">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D829C1">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="0066122E">
+      <w:r w:rsidRPr="0066122E" w:rsidR="00B97D56">
         <w:t>supporter</w:t>
       </w:r>
-      <w:r w:rsidR="7E84BA8D" w:rsidRPr="0066122E">
+      <w:r w:rsidRPr="0066122E" w:rsidR="7E84BA8D">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D829C1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695288C8" w14:textId="3C6D9218" w:rsidR="5B0E3136" w:rsidRDefault="5B0E3136" w:rsidP="00FE494B">
+    <w:p w:rsidR="5B0E3136" w:rsidP="00FE494B" w:rsidRDefault="5B0E3136" w14:paraId="695288C8" w14:textId="3C6D9218">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2FBD624D">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="6DBAC38F" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="6DBAC38F">
         <w:t>pecialised multidisciplinary infant, child and youth teams deliver individually tailored services</w:t>
       </w:r>
       <w:r w:rsidR="00E45B04">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="6DBAC38F" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="6DBAC38F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E45B04">
         <w:t>These include</w:t>
       </w:r>
-      <w:r w:rsidR="00E45B04" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00E45B04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6DBAC38F" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="6DBAC38F">
         <w:t>assessment and crisis intervention, care coordination</w:t>
       </w:r>
       <w:r w:rsidR="00E45B04">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="6DBAC38F" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="6DBAC38F">
         <w:t>case management, psychological interventions, peer support, family support, group work, vocational interventions, educational assistance and intensive outreach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223DFC22" w14:textId="26CAC0C2" w:rsidR="00865FD7" w:rsidRDefault="003D307F" w:rsidP="2FBD624D">
+    <w:p w:rsidR="00865FD7" w:rsidP="2FBD624D" w:rsidRDefault="003D307F" w14:paraId="223DFC22" w14:textId="26CAC0C2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
-      <w:r w:rsidR="103049AD" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="103049AD">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> offer both community-based and bed-based options</w:t>
       </w:r>
       <w:r w:rsidR="00E45B04">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. These are</w:t>
       </w:r>
-      <w:r w:rsidR="00E45B04" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00E45B04">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="103049AD" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="103049AD">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>networked across the state.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511CB23B" w14:textId="4D6E2960" w:rsidR="103049AD" w:rsidRDefault="103049AD" w:rsidP="2FBD624D">
+    <w:p w:rsidR="103049AD" w:rsidP="2FBD624D" w:rsidRDefault="103049AD" w14:paraId="511CB23B" w14:textId="4D6E2960">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordinated practice between community and bed-based </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> teams</w:t>
       </w:r>
       <w:r w:rsidR="00865FD7">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00A9405B">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>as well as</w:t>
       </w:r>
-      <w:r w:rsidR="00A9405B" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00A9405B">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>collaboration with other care team members</w:t>
       </w:r>
       <w:r w:rsidR="00A9405B">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00865FD7">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00A9405B">
         <w:rPr>
@@ -4328,891 +4360,889 @@
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> when a young person </w:t>
       </w:r>
       <w:r w:rsidR="00A9405B">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">needs </w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>bed-based support</w:t>
       </w:r>
       <w:r w:rsidR="00A9405B">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DC9928" w14:textId="3D2F98F3" w:rsidR="00A9405B" w:rsidRDefault="003D307F" w:rsidP="00CD24BD">
+    <w:p w:rsidR="00A9405B" w:rsidP="00CD24BD" w:rsidRDefault="003D307F" w14:paraId="06DC9928" w14:textId="3D2F98F3">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve"> prioritise accessibility, equity and family-centred approaches.</w:t>
       </w:r>
       <w:r w:rsidR="00A9405B">
         <w:t xml:space="preserve"> This aligns with the recommendations of the Royal Commission into Victoria’s Mental Health System </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E47B90" w14:textId="77777777" w:rsidR="00E45B04" w:rsidRDefault="00B97D56" w:rsidP="00CD24BD">
+    <w:p w:rsidR="00E45B04" w:rsidP="00CD24BD" w:rsidRDefault="00B97D56" w14:paraId="07E47B90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="615E55BA">
         <w:t>mental health and wellbeing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> system emphasises</w:t>
       </w:r>
       <w:r w:rsidR="00E45B04">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8AE7E0" w14:textId="60C80687" w:rsidR="00E45B04" w:rsidRPr="00E45B04" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00E45B04" w:rsidR="00E45B04" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="0B8AE7E0" w14:textId="60C80687">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45B04">
         <w:t>community-based care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E39A60" w14:textId="34F37BA3" w:rsidR="00B97D56" w:rsidRPr="00E45B04" w:rsidRDefault="00B97D56" w:rsidP="0054593C">
+    <w:p w:rsidRPr="00E45B04" w:rsidR="00B97D56" w:rsidP="0054593C" w:rsidRDefault="00B97D56" w14:paraId="65E39A60" w14:textId="34F37BA3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45B04">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">reducing stigma </w:t>
       </w:r>
       <w:r w:rsidR="0054593C">
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45B04">
         <w:t xml:space="preserve">d integrating mental health support with education, social services and cultural supports to address the unique needs of young people. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A64411" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="67A64411" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="0081437B">
         <w:t xml:space="preserve">Key initiatives </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45B04">
         <w:t>include</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708E2F4B" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="00E31695" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00E31695" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="708E2F4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>expanding multidisciplinary teams</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B93866" w14:textId="7303EDD9" w:rsidR="00B97D56" w:rsidRPr="001C6A1A" w:rsidRDefault="00E45B04" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="001C6A1A" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00E45B04" w14:paraId="19B93866" w14:textId="7303EDD9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>improv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>access</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B5671C" w14:textId="40869992" w:rsidR="00B97D56" w:rsidRPr="001C6A1A" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="001C6A1A" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="71B5671C" w14:textId="40869992">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ensuring culturally safe care for First Nations </w:t>
       </w:r>
       <w:r w:rsidR="000F3BE0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">people </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and diverse communities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4AE8B1" w14:textId="164C725D" w:rsidR="00B97D56" w:rsidRPr="0081437B" w:rsidRDefault="003D307F" w:rsidP="00CD24BD">
+    <w:p w:rsidRPr="0081437B" w:rsidR="00B97D56" w:rsidP="00CD24BD" w:rsidRDefault="003D307F" w14:paraId="0A4AE8B1" w14:textId="164C725D">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>ICYAMHWS</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D775E4">
         <w:t>recognise</w:t>
       </w:r>
-      <w:r w:rsidR="00D775E4" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00D775E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:t>the importance of early life interventions to prevent long-term mental health challenges</w:t>
       </w:r>
       <w:r w:rsidR="00D775E4">
         <w:t xml:space="preserve">. They </w:t>
       </w:r>
       <w:r w:rsidR="00221BB2">
         <w:t>use</w:t>
       </w:r>
       <w:r w:rsidR="00D775E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:t>trauma-informed, recovery-oriented and rights-based frameworks that empower young people and their families.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CD9448" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="00A342AA" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00A342AA" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="76CD9448" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0081437B">
         <w:t>Mental Health and Wellbeing Act 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="0081437B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BE8105" w14:textId="0DCC265E" w:rsidR="00B97D56" w:rsidRDefault="003D307F" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="003D307F" w14:paraId="47BE8105" w14:textId="0DCC265E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
-      <w:r w:rsidR="008A7B54" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="008A7B54">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E74818" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00E74818">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed by Victoria’s </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Mental Health and Wellbeing Act 2022</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the Act), which commenced on 1 September 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EE41CA" w14:textId="3021FA22" w:rsidR="00A9405B" w:rsidRDefault="00221BB2" w:rsidP="00B97D56">
+    <w:p w:rsidR="00A9405B" w:rsidP="00B97D56" w:rsidRDefault="00221BB2" w14:paraId="40EE41CA" w14:textId="3021FA22">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Most</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="0081437B">
+      <w:r w:rsidRPr="0081437B" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">children and </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="0081437B">
+      <w:r w:rsidRPr="0081437B" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>young people access mental health and wellbeing services voluntarily</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> but some are</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="0081437B">
+      <w:r w:rsidRPr="0081437B" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> subject to compulsory assessment or treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72688830" w14:textId="684C3F86" w:rsidR="00B97D56" w:rsidRPr="00A416B8" w:rsidRDefault="00221BB2" w:rsidP="01DEFA70">
+    <w:p w:rsidRPr="00A416B8" w:rsidR="00B97D56" w:rsidP="01DEFA70" w:rsidRDefault="00221BB2" w14:paraId="72688830" w14:textId="684C3F86">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="01DEFA70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>There</w:t>
       </w:r>
-      <w:r w:rsidR="00A9405B" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00A9405B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">strict criteria </w:t>
       </w:r>
-      <w:r w:rsidR="00A9405B" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00A9405B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>for people</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> under involuntary care </w:t>
       </w:r>
       <w:r w:rsidRPr="01DEFA70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">via </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>assessment or treatment orders.</w:t>
       </w:r>
       <w:r w:rsidRPr="01DEFA70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> This safeguards human rights.</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Appendix</w:t>
       </w:r>
-      <w:r w:rsidR="5A0766BF" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="5A0766BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
-      <w:r w:rsidR="00A9405B" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00A9405B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>pack</w:t>
       </w:r>
-      <w:r w:rsidR="00A9405B" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00A9405B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="01DEFA70">
+      <w:r w:rsidRPr="01DEFA70" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>more information about compulsory assessment and treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737E1D1A" w14:textId="77777777" w:rsidR="00221BB2" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00221BB2" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="737E1D1A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">The Act </w:t>
       </w:r>
       <w:r w:rsidRPr="0081437B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">sets out principles for mental health and wellbeing services. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3D7E71" w14:textId="30BD7F0A" w:rsidR="00B97D56" w:rsidRDefault="00A9405B" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00A9405B" w14:paraId="2F3D7E71" w14:textId="30BD7F0A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> guide service providers to</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65288931" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="00EA2541" w:rsidRDefault="00B97D56" w:rsidP="00EA2541">
+    <w:p w:rsidRPr="00EA2541" w:rsidR="00B97D56" w:rsidP="00EA2541" w:rsidRDefault="00B97D56" w14:paraId="65288931" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>uphold the dignity and autonomy of people living with mental illness or psychological distress</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607B450C" w14:textId="7BD50E1C" w:rsidR="00EA2541" w:rsidRDefault="00B97D56">
+    <w:p w:rsidR="00EA2541" w:rsidRDefault="00B97D56" w14:paraId="607B450C" w14:textId="7BD50E1C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>make all reasonable efforts to comply with the principles and consider them when making decisions</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A07" w:rsidRPr="00EA2541">
+      <w:r w:rsidRPr="00EA2541" w:rsidR="00DF1A07">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r w:rsidR="00A9405B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
       <w:r w:rsidR="00221BB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> they provide support to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF71831" w14:textId="378B4946" w:rsidR="00221BB2" w:rsidRDefault="00EA2541">
+    <w:p w:rsidR="00221BB2" w:rsidRDefault="00EA2541" w14:paraId="4FF71831" w14:textId="378B4946">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00EA2541">
+      <w:r w:rsidRPr="00EA2541" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>rovide treatment and care in the least</w:t>
       </w:r>
       <w:r w:rsidR="00221BB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00EA2541">
+      <w:r w:rsidRPr="00EA2541" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">restrictive way possible, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075FA234" w14:textId="518F16CF" w:rsidR="00B97D56" w:rsidRPr="00EA2541" w:rsidRDefault="00B97D56">
+    <w:p w:rsidRPr="00EA2541" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="075FA234" w14:textId="518F16CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>address medical and other health needs while actively considering diverse needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADE56A4" w14:textId="6BAD440E" w:rsidR="00B97D56" w:rsidRPr="00EA2541" w:rsidRDefault="00B97D56" w:rsidP="00EA2541">
+    <w:p w:rsidRPr="00EA2541" w:rsidR="00B97D56" w:rsidP="00EA2541" w:rsidRDefault="00B97D56" w14:paraId="7ADE56A4" w14:textId="6BAD440E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">prioritise gender safety and cultural safety, </w:t>
       </w:r>
       <w:r w:rsidR="00A9405B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> families, carers and supporters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAEC2CC" w14:textId="31E9A155" w:rsidR="00B97D56" w:rsidRPr="00EA2541" w:rsidRDefault="00B97D56" w:rsidP="00EA2541">
+    <w:p w:rsidRPr="00EA2541" w:rsidR="00B97D56" w:rsidP="00EA2541" w:rsidRDefault="00B97D56" w14:paraId="3EAEC2CC" w14:textId="31E9A155">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">support consumers </w:t>
       </w:r>
       <w:r w:rsidR="00221BB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>to make</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> decisions </w:t>
       </w:r>
       <w:r w:rsidR="00221BB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
-      <w:r w:rsidR="00221BB2" w:rsidRPr="00EA2541">
+      <w:r w:rsidRPr="00EA2541" w:rsidR="00221BB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>their treatment and care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5173D144" w14:textId="3118F5BB" w:rsidR="00B97D56" w:rsidRPr="00A416B8" w:rsidRDefault="00B97D56" w:rsidP="00CD24BD">
+    <w:p w:rsidRPr="00A416B8" w:rsidR="00B97D56" w:rsidP="00CD24BD" w:rsidRDefault="00B97D56" w14:paraId="5173D144" w14:textId="3118F5BB">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
       <w:r w:rsidR="00A9405B">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00A9405B" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00A9405B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>principles that focus on families, children and young people:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633010A4" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="00A416B8" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00A416B8" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="633010A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>Family and carers principle</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FB55D8" w14:textId="2597E3FF" w:rsidR="00B97D56" w:rsidRPr="0072260B" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="0072260B" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="45FB55D8" w14:textId="2597E3FF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Families, carers and supporters (including children) of a person receiving mental health and wellbeing services are supported in their contribution to decision-making about the person's assessment, treatment and recovery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56191962" w14:textId="4F12780A" w:rsidR="00B97D56" w:rsidRPr="00A416B8" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00A416B8" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="56191962" w14:textId="4F12780A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>Wellbeing of young people principle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEF9D3F" w14:textId="52C2C82F" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="1BEF9D3F" w14:textId="52C2C82F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The health, wellbeing and autonomy of children and young people receiving mental health and wellbeing services are promoted and supported. This includes providing treatment and support appropriate for the individual’s age and developmental state. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527028CB" w14:textId="1586A737" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="527028CB" w14:textId="1586A737">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The lived experience of children and young people who have received, or are receiving, mental health and wellbeing services qualifies them to be valuable partners in the mental health and wellbeing service system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F20FE9" w14:textId="77777777" w:rsidR="00492A0D" w:rsidRPr="00FE494B" w:rsidRDefault="00492A0D" w:rsidP="00A9405B">
+    <w:p w:rsidRPr="00FE494B" w:rsidR="00492A0D" w:rsidP="00A9405B" w:rsidRDefault="00492A0D" w14:paraId="65F20FE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="005A4671">
         <w:t>Wellbeing of dependents principle </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3073CFA7" w14:textId="69C9B149" w:rsidR="00492A0D" w:rsidRPr="00492A0D" w:rsidRDefault="00492A0D" w:rsidP="00492A0D">
+    <w:p w:rsidRPr="00492A0D" w:rsidR="00492A0D" w:rsidP="00492A0D" w:rsidRDefault="00492A0D" w14:paraId="3073CFA7" w14:textId="69C9B149">
       <w:pPr>
         <w:pStyle w:val="Quotetext"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4671">
         <w:t>The children and dependents of people receiving services must have their needs, wellbeing and safety protected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D9C259" w14:textId="6EA6CA54" w:rsidR="00B97D56" w:rsidRPr="00A416B8" w:rsidRDefault="006840DE" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00A416B8" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="006840DE" w14:paraId="33D9C259" w14:textId="6EA6CA54">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 3 </w:t>
       </w:r>
       <w:r w:rsidR="00221BB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:r w:rsidR="00221BB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Information pack </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provides a </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>full list of MHWA principles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44019890" w14:textId="0FACDDAD" w:rsidR="00B97D56" w:rsidRPr="007463D5" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="007463D5" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="44019890" w14:textId="0FACDDAD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc210976278"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc218782874"/>
+      <w:bookmarkStart w:name="_Toc210976278" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc218782874" w:id="12"/>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:r w:rsidR="006840DE">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
-      <w:r w:rsidR="006840DE" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="006840DE">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">otection </w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>: our shared responsibility</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="0C46AA0D" w14:textId="35D6787C" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="0C46AA0D" w14:textId="35D6787C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:r w:rsidR="006840DE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
@@ -5276,260 +5306,260 @@
       <w:r w:rsidRPr="27CBD7D6" w:rsidDel="000D35C2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>joined</w:t>
       </w:r>
       <w:r w:rsidR="006840DE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6" w:rsidDel="000D35C2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>up</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, collaborative planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF6711E" w14:textId="4229F180" w:rsidR="00B97D56" w:rsidRDefault="00500C88" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00500C88" w14:paraId="0DF6711E" w14:textId="4229F180">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>hildren and young people</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> living</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="006840DE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="006840DE" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="006840DE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">esidential </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> often have </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>increased complexity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>makes information sharing and collaborative planning vital</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">oth </w:t>
       </w:r>
       <w:r w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>need</w:t>
       </w:r>
-      <w:r w:rsidR="00E57EC6" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a shared understanding of what other </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>service</w:t>
       </w:r>
-      <w:r w:rsidR="007F13EF" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="007F13EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6" w:rsidDel="000D35C2">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidDel="000D35C2" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>can provide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425E4ECF" w14:textId="1C11E2D6" w:rsidR="00B97D56" w:rsidRPr="007463D5" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="007463D5" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="425E4ECF" w14:textId="1C11E2D6">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">When required, they also need to know what </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tailored</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> responses each other can provide </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A07" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00DF1A07">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the safety and </w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>wellbeing</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> needs of the child or young person</w:t>
       </w:r>
       <w:r w:rsidR="00E57EC6">
         <w:rPr>
@@ -5545,391 +5575,391 @@
       </w:r>
       <w:r w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>who pose a high</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk</w:t>
       </w:r>
       <w:r w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of harm</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="72871D69" w:rsidRPr="288E4B90">
+      <w:r w:rsidRPr="288E4B90" w:rsidR="72871D69">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>self</w:t>
       </w:r>
       <w:r w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> others.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37023CE8" w14:textId="25D19848" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="37023CE8" w14:textId="25D19848">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Our</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">responsibility – keeping </w:t>
       </w:r>
-      <w:r w:rsidR="1CBEFAC0" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="1CBEFAC0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>children and young people</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>at the centre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> of everything we do</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60660C22" w14:textId="068CCB5B" w:rsidR="00082BA9" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00082BA9" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="60660C22" w14:textId="068CCB5B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:r w:rsidR="00082BA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00082BA9" w:rsidRPr="03C97B0F">
+      <w:r w:rsidRPr="03C97B0F" w:rsidR="00082BA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide services to children and families who face complex challenges that require a nuanced and coordinated approach. These children often present with needs that span both mental health and safety domains.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7804ECCF" w14:textId="4A97DAD6" w:rsidR="00833DA6" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00833DA6" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="7804ECCF" w14:textId="4A97DAD6">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For instance, a child with a history of trauma may </w:t>
       </w:r>
       <w:r w:rsidR="00833DA6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">need specialised mental health support due to </w:t>
       </w:r>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>significant behavioural and emotional difficulties</w:t>
       </w:r>
       <w:r w:rsidR="00833DA6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> They may also need protective interventions </w:t>
       </w:r>
       <w:r w:rsidR="00833DA6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>because they are exposed to risk factors like</w:t>
       </w:r>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2CCCEBB7" w:rsidRPr="03C97B0F">
+      <w:r w:rsidRPr="03C97B0F" w:rsidR="2CCCEBB7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>family</w:t>
       </w:r>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> violence or neglect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE764B9" w14:textId="74C3A014" w:rsidR="00B97D56" w:rsidRPr="00F11886" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00F11886" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="6BE764B9" w14:textId="74C3A014">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The overlapping nature of these needs requires a holistic approach that address</w:t>
       </w:r>
       <w:r w:rsidR="00833DA6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> safety, mental health and developmental requirements</w:t>
       </w:r>
       <w:r w:rsidR="00833DA6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the same time</w:t>
       </w:r>
       <w:r w:rsidRPr="03C97B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6113114B" w14:textId="4BF018C2" w:rsidR="00A9006B" w:rsidRDefault="00833DA6" w:rsidP="00B97D56">
+    <w:p w:rsidR="00A9006B" w:rsidP="00B97D56" w:rsidRDefault="00833DA6" w14:paraId="6113114B" w14:textId="4BF018C2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00F11886">
+      <w:r w:rsidRPr="00F11886" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">hildren </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>with these intersecting needs</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00F11886">
+      <w:r w:rsidRPr="00F11886" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> are at </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>greater</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00F11886">
+      <w:r w:rsidRPr="00F11886" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk of adverse outcomes. </w:t>
       </w:r>
       <w:r w:rsidR="00A9006B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00F11886">
+      <w:r w:rsidRPr="00F11886" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ental health challenges, coupled with abuse or neglect, can </w:t>
       </w:r>
       <w:r w:rsidR="00A9006B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>affect</w:t>
       </w:r>
-      <w:r w:rsidR="00A9006B" w:rsidRPr="00F11886">
+      <w:r w:rsidRPr="00F11886" w:rsidR="00A9006B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00F11886">
+      <w:r w:rsidRPr="00F11886" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>their emotional and psychological development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2710023F" w14:textId="45B51A61" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="2710023F" w14:textId="45B51A61">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">This can lead to long-term issues such as poor educational attainment, social difficulties and a </w:t>
       </w:r>
       <w:r w:rsidR="00A9006B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">greater chance of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
@@ -5957,1057 +5987,1055 @@
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> stress and trauma associated with their experiences can exacerbate existing mental health conditions, making effective intervention even more </w:t>
       </w:r>
       <w:r w:rsidR="00A9006B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>important</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1589E33D" w14:textId="58E49FC6" w:rsidR="00A9006B" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00A9006B" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="1589E33D" w14:textId="58E49FC6">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C826A1E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> families and caregivers of these children</w:t>
       </w:r>
       <w:r w:rsidRPr="5C826A1E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>also often</w:t>
       </w:r>
-      <w:r w:rsidR="00E57EC6" w:rsidRPr="00F11886">
+      <w:r w:rsidRPr="00F11886" w:rsidR="00E57EC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">face significant stress and challenges. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550D3534" w14:textId="4D674B0A" w:rsidR="00B44997" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B44997" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="550D3534" w14:textId="4D674B0A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>They may struggle with their own mental health issues, substance abuse or socioeconomic disadvantages</w:t>
       </w:r>
       <w:r w:rsidR="00A9006B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D41BE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>These issues</w:t>
       </w:r>
-      <w:r w:rsidR="00A9006B" w:rsidRPr="00F11886">
+      <w:r w:rsidRPr="00F11886" w:rsidR="00A9006B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>make it harder for them to provide</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a stable and supportive environment for the child</w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and to access </w:t>
       </w:r>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical interventions.</w:t>
       </w:r>
       <w:r w:rsidR="00E16592">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The stigma associated with mental health issues and child protection involvement can also create barriers to seeking help and support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3F4136" w14:textId="1CEE6D42" w:rsidR="00B44997" w:rsidRDefault="00B44997" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B44997" w:rsidP="00B97D56" w:rsidRDefault="00B44997" w14:paraId="0F3F4136" w14:textId="1CEE6D42">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00F11886">
+      <w:r w:rsidRPr="00F11886" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>navigating multiple service systems can be overwhelming for families</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This requires a</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00F11886">
+      <w:r w:rsidRPr="00F11886" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> coordinated, collaborative and supportive approach from professionals</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="53F51DB2" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="53F51DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503E82B2" w14:textId="4F4AC4D1" w:rsidR="00B44997" w:rsidRDefault="00E16592" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B44997" w:rsidP="00B97D56" w:rsidRDefault="00E16592" w14:paraId="503E82B2" w14:textId="4F4AC4D1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is important to maintain consistent and flexible case management for </w:t>
       </w:r>
-      <w:r w:rsidR="53F51DB2" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="53F51DB2">
         <w:t xml:space="preserve">children and young people </w:t>
       </w:r>
       <w:r>
         <w:t>who</w:t>
       </w:r>
       <w:r w:rsidR="6C2C55D7">
         <w:t xml:space="preserve"> experience </w:t>
       </w:r>
-      <w:r w:rsidR="53F51DB2" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="53F51DB2">
         <w:t>placement changes</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">These </w:t>
       </w:r>
-      <w:r w:rsidR="53F51DB2" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="53F51DB2">
         <w:t xml:space="preserve">practices </w:t>
       </w:r>
       <w:r>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="53F51DB2" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="53F51DB2">
         <w:t xml:space="preserve">respect </w:t>
       </w:r>
       <w:r>
         <w:t>the child or young person’s</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="53F51DB2" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="53F51DB2">
         <w:t>preferences wherever practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C32FA3D" w14:textId="4028BE01" w:rsidR="00B97D56" w:rsidRPr="00F11886" w:rsidRDefault="53F51DB2" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00F11886" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="53F51DB2" w14:paraId="2C32FA3D" w14:textId="4028BE01">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2FBD624D">
         <w:t xml:space="preserve">Procedures should also ensure timely and effective information sharing between health services and </w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00B44997" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B44997">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B44997" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B44997">
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:t>teams whenever placements change</w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:t xml:space="preserve">. This </w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:t xml:space="preserve"> continuity of care and safeguard</w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:t xml:space="preserve"> wellbeing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB6B759" w14:textId="760DFAF6" w:rsidR="00B97D56" w:rsidRPr="00F11886" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00F11886" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="3AB6B759" w14:textId="760DFAF6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
-        <w:lastRenderedPageBreak/>
         <w:t>Effective care is integrated and coordinated</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D47AAC3" w14:textId="3770FC34" w:rsidR="00B44997" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B44997" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="2D47AAC3" w14:textId="3770FC34">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Given the interrelated challenges faced by these children and their families, </w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">we need to provide </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>integrated and coordinated services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593C313A" w14:textId="4FD16948" w:rsidR="00B44997" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B44997" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="593C313A" w14:textId="4FD16948">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This requires effective communication and collaboration between </w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00B44997" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B44997" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure that interventions are aligned and mutually reinforcing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5230E043" w14:textId="75F701CC" w:rsidR="00B44997" w:rsidRDefault="2F530296" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B44997" w:rsidP="00B97D56" w:rsidRDefault="2F530296" w14:paraId="5230E043" w14:textId="75F701CC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="288E4B90">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="288E4B90">
+      <w:r w:rsidRPr="288E4B90" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>hared</w:t>
       </w:r>
       <w:r w:rsidR="00E16592">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">care planning and regular interagency meetings </w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>are part of</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> an integrated service model that </w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>responds to</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> these children</w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>’s needs</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. However, these processes </w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">can be affected </w:t>
       </w:r>
-      <w:r w:rsidR="499C3235" w:rsidRPr="288E4B90">
+      <w:r w:rsidRPr="288E4B90" w:rsidR="499C3235">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">by a </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>lack</w:t>
       </w:r>
-      <w:r w:rsidR="00051F94" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00051F94">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> resources</w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>regular staff turnover</w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6A67D9" w14:textId="4EE90520" w:rsidR="00B44997" w:rsidRDefault="00B44997" w:rsidP="006A519A">
+    <w:p w:rsidR="00B44997" w:rsidP="006A519A" w:rsidRDefault="00B44997" w14:paraId="0A6A67D9" w14:textId="4EE90520">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ervice systems </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>may also parallel the</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>dynamics of the families they work with.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a phenomenon where</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> systems mirror patterns and behaviours. It suggests that the dynamics observed in one part of the system can be reflected in other parts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E72558" w14:textId="77777777" w:rsidR="00B44997" w:rsidRDefault="00B97D56" w:rsidP="006A519A">
+    <w:p w:rsidR="00B44997" w:rsidP="006A519A" w:rsidRDefault="00B97D56" w14:paraId="62E72558" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Psychodynamic theory tells us that this mirroring can be unconscious and be driven by emotional response</w:t>
       </w:r>
       <w:r w:rsidR="00B44997">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AD4D4B" w14:textId="50ADEAD7" w:rsidR="00CD185D" w:rsidRDefault="00B97D56" w:rsidP="006A519A">
+    <w:p w:rsidR="00CD185D" w:rsidP="006A519A" w:rsidRDefault="00B97D56" w14:paraId="31AD4D4B" w14:textId="50ADEAD7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For example, the communication styles, power dynamics and conflict resolution within a family may also be </w:t>
       </w:r>
       <w:r w:rsidR="00FB531B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>seen</w:t>
       </w:r>
-      <w:r w:rsidR="00FB531B" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00FB531B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB531B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
-      <w:r w:rsidR="00FB531B" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00FB531B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the care team working to support that family. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCD6DF8" w14:textId="3B1712BF" w:rsidR="00FB531B" w:rsidRDefault="00B97D56" w:rsidP="006A519A">
+    <w:p w:rsidR="00FB531B" w:rsidP="006A519A" w:rsidRDefault="00B97D56" w14:paraId="1FCD6DF8" w14:textId="3B1712BF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This concept underscores the interconnectedness of various components within a system</w:t>
       </w:r>
       <w:r w:rsidR="00FB531B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4286FE72" w14:textId="7BD441A1" w:rsidR="00B97D56" w:rsidRPr="006A519A" w:rsidRDefault="00FB531B" w:rsidP="006A519A">
+    <w:p w:rsidRPr="006A519A" w:rsidR="00B97D56" w:rsidP="006A519A" w:rsidRDefault="00FB531B" w14:paraId="4286FE72" w14:textId="7BD441A1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>highlights how changes or issues in one area can have ripple effects throughout the entire system.</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDC32DB" w14:textId="18E6AC29" w:rsidR="00B97D56" w:rsidRPr="0072260B" w:rsidRDefault="00B97D56" w:rsidP="005A491A">
+    <w:p w:rsidRPr="0072260B" w:rsidR="00B97D56" w:rsidP="005A491A" w:rsidRDefault="00B97D56" w14:paraId="4FDC32DB" w14:textId="18E6AC29">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc218782875"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc210976279"/>
+      <w:bookmarkStart w:name="_Toc218782875" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc210976279" w:id="14"/>
       <w:r w:rsidRPr="2A3BDE9D">
-        <w:lastRenderedPageBreak/>
         <w:t>Our processes are reciprocal and connected</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="1D3D627C" w14:textId="31BB8DD4" w:rsidR="00FB531B" w:rsidRDefault="00FB531B" w:rsidP="00B97D56">
+    <w:p w:rsidR="00FB531B" w:rsidP="00B97D56" w:rsidRDefault="00FB531B" w14:paraId="1D3D627C" w14:textId="31BB8DD4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Regular planned</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> communication and connection between </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ellbeing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ervices </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">in Victoria </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>is vital</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D97D46C" w14:textId="746AA194" w:rsidR="00B97D56" w:rsidRDefault="00FB531B" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00FB531B" w14:paraId="4D97D46C" w14:textId="746AA194">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> enable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">each service system to have </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a shared understanding of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="000F636B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>children and young people</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="4E1CC0A1" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="4E1CC0A1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> their families</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>they both work with</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D91C26E" w14:textId="3DE9E652" w:rsidR="000F636B" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="000F636B" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="6D91C26E" w14:textId="3DE9E652">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Responsive opportunities for connection ensure integration and collaboration</w:t>
       </w:r>
       <w:r w:rsidR="000F636B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BD1D68" w14:textId="7157E5F7" w:rsidR="00B97D56" w:rsidRPr="0072260B" w:rsidRDefault="000F636B" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="0072260B" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="000F636B" w14:paraId="54BD1D68" w14:textId="7157E5F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">his is especially true when </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> child or young person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>’s needs</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> change unexpectedly, risk increases, and the service system is challenged in its efforts to maintain safety and wellness for the child or young person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761E0761" w14:textId="2459F75C" w:rsidR="00B97D56" w:rsidRPr="0072260B" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="0072260B" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="761E0761" w14:textId="2459F75C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc210976280"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc218782876"/>
+      <w:bookmarkStart w:name="_Toc210976280" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc218782876" w:id="16"/>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>How we work routinely and responsively</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="790E03F4" w14:textId="646FA198" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="790E03F4" w14:textId="646FA198">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A layered model of consultation and connection </w:t>
       </w:r>
       <w:r w:rsidR="00A813F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>creates</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> seamless and effective collaboration between </w:t>
       </w:r>
       <w:r w:rsidR="00A813F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00A813F6" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00A813F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00A813F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
-      <w:r w:rsidR="00A813F6" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00A813F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">otection </w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidR="00A813F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
@@ -7018,425 +7046,425 @@
       <w:r w:rsidR="00A813F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>had 3</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A813F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">intersecting </w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">layers: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BAA140" w14:textId="2888132C" w:rsidR="00B97D56" w:rsidRPr="00A813F6" w:rsidRDefault="00A813F6" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00A813F6" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00A813F6" w14:paraId="29BAA140" w14:textId="2888132C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00A813F6">
+      <w:r w:rsidRPr="00A813F6" w:rsidR="00B97D56">
         <w:t>ase</w:t>
       </w:r>
       <w:r w:rsidR="00063098">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00A813F6">
+      <w:r w:rsidRPr="00A813F6" w:rsidR="00B97D56">
         <w:t xml:space="preserve">specific </w:t>
       </w:r>
       <w:r w:rsidR="00063098">
         <w:t>layer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C8E698" w14:textId="07543742" w:rsidR="00B97D56" w:rsidRPr="00A813F6" w:rsidRDefault="00A813F6" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00A813F6" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00A813F6" w14:paraId="77C8E698" w14:textId="07543742">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00A813F6">
+      <w:r w:rsidRPr="00A813F6" w:rsidR="00B97D56">
         <w:t>ocal area leadership</w:t>
       </w:r>
       <w:r w:rsidR="00063098">
         <w:t xml:space="preserve"> layer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73983ED7" w14:textId="44D8A243" w:rsidR="00CD24BD" w:rsidRPr="00A813F6" w:rsidRDefault="00A813F6" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="00A813F6" w:rsidR="00CD24BD" w:rsidP="00FE494B" w:rsidRDefault="00A813F6" w14:paraId="73983ED7" w14:textId="44D8A243">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00A813F6">
+      <w:r w:rsidRPr="00A813F6" w:rsidR="00B97D56">
         <w:t>tatewide leadership</w:t>
       </w:r>
       <w:r w:rsidR="00063098">
         <w:t xml:space="preserve"> layer</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D061B04" w14:textId="5455F62A" w:rsidR="00B97D56" w:rsidRPr="0072260B" w:rsidRDefault="00B97D56" w:rsidP="00CD24BD">
+    <w:p w:rsidRPr="0072260B" w:rsidR="00B97D56" w:rsidP="00CD24BD" w:rsidRDefault="00B97D56" w14:paraId="3D061B04" w14:textId="5455F62A">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">Each layer is supported by </w:t>
       </w:r>
       <w:r w:rsidR="00CD185D">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00CD185D" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00CD185D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">sets of processes and ways of working that underpin integrative and relational practice: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD24BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>routine and responsive</w:t>
       </w:r>
       <w:r w:rsidR="00063098">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E474597" w14:textId="00D183B3" w:rsidR="00B97D56" w:rsidRPr="00285BB3" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00285BB3" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="2E474597" w14:textId="00D183B3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>1. Case</w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>specific layer</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F458339" w14:textId="3D75B092" w:rsidR="00B97D56" w:rsidRPr="00285BB3" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00285BB3" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="7F458339" w14:textId="3D75B092">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This layer focuses on individual </w:t>
       </w:r>
-      <w:r w:rsidR="11BB3A59" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="11BB3A59">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>matters</w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
-      <w:r w:rsidR="00E14E04" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">relates to children, young people and families involved with </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00E14E04" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00E14E04" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>rotection</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
       <w:r w:rsidR="00CD185D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> below </w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>enable tailored and timely supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C82BF4" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="00D17CCF" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00D17CCF" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="28C82BF4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve">Routine </w:t>
       </w:r>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve">i-directional </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:t>onsultation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DE86F5" w14:textId="3E967A43" w:rsidR="00E14E04" w:rsidRDefault="00E14E04" w:rsidP="00B97D56">
+    <w:p w:rsidR="00E14E04" w:rsidP="00B97D56" w:rsidRDefault="00E14E04" w14:paraId="69DE86F5" w14:textId="3E967A43">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">i-directional consultation between </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D" w:rsidDel="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">anagers </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">consultant psychiatrists </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>child protection p</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rincipal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ractitioners </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ractice </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eaders </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>fosters</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> collaboration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224AE810" w14:textId="02ED6AD7" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="224AE810" w14:textId="02ED6AD7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Bi-directional consultation involves structured, regular consultation sessions</w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. These sessions exchange</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> expertise and insights in both directions </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
@@ -7447,447 +7475,446 @@
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00E14E04" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00E14E04" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidRPr="2FBD624D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>and vice versa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB57F09" w14:textId="3F197DF7" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="2EB57F09" w14:textId="3F197DF7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Consultations are</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2 hours </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">long and held once </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00E14E04" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>month</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D75237" w14:textId="076E2536" w:rsidR="00B97D56" w:rsidRPr="00285BB3" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00285BB3" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="03D75237" w14:textId="076E2536">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>required,</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">complex </w:t>
       </w:r>
-      <w:r w:rsidR="0B12BBCA" w:rsidRPr="6F44B622">
+      <w:r w:rsidRPr="6F44B622" w:rsidR="0B12BBCA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>situations</w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="0B12BBCA" w:rsidRPr="6F44B622">
+      <w:r w:rsidRPr="6F44B622" w:rsidR="0B12BBCA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>matters</w:t>
       </w:r>
       <w:r w:rsidRPr="6F44B622">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">can be escalated to </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00E14E04" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ocal </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00E14E04" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rea </w:t>
       </w:r>
       <w:r w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00E14E04" w:rsidRPr="27CBD7D6">
+      <w:r w:rsidRPr="27CBD7D6" w:rsidR="00E14E04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>eadership</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7679C891" w14:textId="27964DE4" w:rsidR="00B97D56" w:rsidRPr="00D17CCF" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00D17CCF" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="7679C891" w14:textId="27964DE4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve">Responsive </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:t>eams</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE47E15" w14:textId="7DC556BF" w:rsidR="0025135D" w:rsidRDefault="001A57C8" w:rsidP="00B97D56">
+    <w:p w:rsidR="0025135D" w:rsidP="00B97D56" w:rsidRDefault="001A57C8" w14:paraId="1EE47E15" w14:textId="7DC556BF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>team</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> meetings for young people involved with both services </w:t>
       </w:r>
       <w:r w:rsidR="0025135D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>foster</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> effective collaboration</w:t>
       </w:r>
       <w:r w:rsidR="00150563">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F96258F" w14:textId="5889E1E9" w:rsidR="000A74C9" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="000A74C9" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="1F96258F" w14:textId="5889E1E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This ensures integrated care, role clarity, consistent communication, strengthened relationships and coordinated crisis management</w:t>
       </w:r>
       <w:r w:rsidR="00150563">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A74C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="000A74C9" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="000A74C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ltimately</w:t>
       </w:r>
       <w:r w:rsidR="000A74C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, responsive care teams provide</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> better outcomes for vulnerable children. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EE2581" w14:textId="63FE537D" w:rsidR="00342A2A" w:rsidRDefault="000A74C9" w:rsidP="00B97D56">
+    <w:p w:rsidR="00342A2A" w:rsidP="00B97D56" w:rsidRDefault="000A74C9" w14:paraId="67EE2581" w14:textId="63FE537D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Care teams </w:t>
       </w:r>
       <w:r w:rsidR="003B2D73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>working with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">oung people involved with both services </w:t>
       </w:r>
       <w:r w:rsidR="003B2D73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>provide</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the infrastructure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>activate crisis meetings as well as escalation to more senior levels of oversight as needed.</w:t>
       </w:r>
       <w:r w:rsidR="00EA2541">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480333FF" w14:textId="2ED5C039" w:rsidR="00342A2A" w:rsidRPr="00342A2A" w:rsidRDefault="00342A2A" w:rsidP="00342A2A">
+    <w:p w:rsidRPr="00342A2A" w:rsidR="00342A2A" w:rsidP="00342A2A" w:rsidRDefault="00342A2A" w14:paraId="480333FF" w14:textId="2ED5C039">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00424DE4">
         <w:t xml:space="preserve">igure </w:t>
       </w:r>
       <w:r>
         <w:t>2: Case</w:t>
       </w:r>
       <w:r w:rsidR="003B2D73">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>specific layer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423B7FAE" w14:textId="0B5AF714" w:rsidR="00B97D56" w:rsidRDefault="00F922D1" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00F922D1" w14:paraId="423B7FAE" w14:textId="0B5AF714">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A1DE437" wp14:editId="109215BC">
             <wp:extent cx="3854450" cy="2495550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1903965787" name="Picture 2" descr="The case-specific layer depicts the routine and responsive initiatives that take place at a case level."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1903965787" name="Picture 2" descr="The case-specific layer depicts the routine and responsive initiatives that take place at a case level."/>
                     <pic:cNvPicPr>
@@ -7905,127 +7932,127 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3854450" cy="2495550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1172793B" w14:textId="593C0E11" w:rsidR="00B97D56" w:rsidRPr="00285BB3" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00285BB3" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="1172793B" w14:textId="593C0E11">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve">2. Local </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve">rea </w:t>
       </w:r>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve">eadership </w:t>
       </w:r>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:t>ayer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA17903" w14:textId="6028F62A" w:rsidR="00B97D56" w:rsidRPr="00285BB3" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00285BB3" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="6FA17903" w14:textId="6028F62A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This layer provides leadership and oversight at an area level</w:t>
       </w:r>
       <w:r w:rsidR="0066126D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. It ensures</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> local services are coordinated and responsive to community needs.</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AC6B37" w14:textId="141B7BC9" w:rsidR="00B97D56" w:rsidRPr="00D17CCF" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00D17CCF" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="20AC6B37" w14:textId="141B7BC9">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve">Routine </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">meetings with </w:t>
       </w:r>
       <w:r w:rsidR="00DD232D">
         <w:t xml:space="preserve">child protection </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and clinical services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5452651E" w14:textId="2FE8D808" w:rsidR="00DD232D" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00DD232D" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="5452651E" w14:textId="2FE8D808">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Area </w:t>
       </w:r>
       <w:r w:rsidRPr="5C826A1E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">linical </w:t>
       </w:r>
       <w:r w:rsidRPr="5C826A1E">
@@ -8043,614 +8070,613 @@
       <w:r w:rsidRPr="5C826A1E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eetings </w:t>
       </w:r>
       <w:r w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>improve</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> collaboration and service delivery for vulnerable families. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6624BE2C" w14:textId="441610D6" w:rsidR="00DD232D" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00DD232D" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="6624BE2C" w14:textId="441610D6">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">These meetings are chaired by senior leaders such as a </w:t>
       </w:r>
       <w:r w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00DD232D" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
       <w:r w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00DD232D" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ead </w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00DD232D" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rincipal </w:t>
       </w:r>
       <w:r w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00DD232D" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ractitioner </w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00DD232D" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00DD232D" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>rotection</w:t>
       </w:r>
       <w:r w:rsidR="00DD232D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or d</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">irectors from either service. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1199F207" w14:textId="57BE3A0B" w:rsidR="00B97D56" w:rsidRDefault="00DD232D" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00DD232D" w14:paraId="1199F207" w14:textId="57BE3A0B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>igh-level representatives ensure that meetings are guided by experienced professionals who can make informed decisions and provide strategic direction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E6B03D" w14:textId="06E4B6DE" w:rsidR="00B97D56" w:rsidRDefault="00F36B52" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00F36B52" w14:paraId="59E6B03D" w14:textId="06E4B6DE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> meetings include other clinical and therapeutic services from the catchment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2FBD624D">
+      <w:r w:rsidRPr="2FBD624D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0203E8C2" w14:textId="7036C72D" w:rsidR="00B97D56" w:rsidRPr="000A665B" w:rsidRDefault="7288DB90" w:rsidP="000A665B">
+    <w:p w:rsidRPr="000A665B" w:rsidR="00B97D56" w:rsidP="000A665B" w:rsidRDefault="7288DB90" w14:paraId="0203E8C2" w14:textId="7036C72D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="51B1DDFA">
         <w:t>eadspace (youth mental health services)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0510B9" w14:textId="1F4902B2" w:rsidR="00B97D56" w:rsidRPr="000A665B" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="000A665B" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="6B0510B9" w14:textId="1F4902B2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000A665B">
         <w:t>Children’s Health and Wellbeing Locals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5F7688" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="000A665B" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="000A665B" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="3C5F7688" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000A665B">
         <w:t>Take Two (a therapeutic program for children in out-of-home care)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35530A69" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="000A665B" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="000A665B" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="35530A69" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000A665B">
         <w:t>Centre Against Sexual Assault</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC3312A" w14:textId="094BC5EC" w:rsidR="00B97D56" w:rsidRPr="000A665B" w:rsidRDefault="000A665B" w:rsidP="000A665B">
+    <w:p w:rsidRPr="000A665B" w:rsidR="00B97D56" w:rsidP="000A665B" w:rsidRDefault="000A665B" w14:paraId="4DC3312A" w14:textId="094BC5EC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="000A665B">
         <w:t xml:space="preserve">roviders </w:t>
       </w:r>
-      <w:r w:rsidR="2F443E35" w:rsidRPr="000A665B">
+      <w:r w:rsidRPr="000A665B" w:rsidR="2F443E35">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="001E4222">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="000A665B">
         <w:t xml:space="preserve">ultisystemic </w:t>
       </w:r>
       <w:r w:rsidR="001E4222">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="000A665B">
         <w:t xml:space="preserve">herapy </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="000A665B">
+      <w:r w:rsidRPr="000A665B" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E4222">
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="000A665B">
+      <w:r w:rsidRPr="000A665B" w:rsidR="00B97D56">
         <w:t>sychiatric</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5441FBFD" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="000A665B" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="000A665B" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="5441FBFD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000A665B">
         <w:t xml:space="preserve">Primary Health Networks Mental Health Stepped Care (a model that provides different levels of mental health support based on need). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCD9DD8" w14:textId="62067E44" w:rsidR="00E23258" w:rsidRDefault="00B97D56" w:rsidP="00CD24BD">
+    <w:p w:rsidR="00E23258" w:rsidP="00CD24BD" w:rsidRDefault="00B97D56" w14:paraId="6DCD9DD8" w14:textId="62067E44">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00285BB3">
         <w:t>These</w:t>
       </w:r>
       <w:r w:rsidR="00E23258">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve">rea clinical services meetings </w:t>
       </w:r>
       <w:r w:rsidR="00E23258">
         <w:t>provide</w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve"> regular interagency </w:t>
       </w:r>
       <w:r w:rsidR="00E23258">
         <w:t>communication</w:t>
       </w:r>
-      <w:r w:rsidR="00E23258" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00E23258">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00285BB3">
         <w:t xml:space="preserve">to discuss local trends, challenges and opportunities for improvement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274DB112" w14:textId="3E05218B" w:rsidR="00B97D56" w:rsidRPr="005A266A" w:rsidRDefault="00750544" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="005A266A" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00750544" w14:paraId="274DB112" w14:textId="3E05218B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Regular meetings</w:t>
       </w:r>
       <w:r w:rsidR="00DB0E3F">
         <w:t xml:space="preserve"> allow participants to</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00462DBE">
+      <w:r w:rsidRPr="00462DBE" w:rsidR="00B97D56">
         <w:t>identify</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="00285BB3">
+      <w:r w:rsidRPr="00285BB3" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> emerging issues, share best practices and develop coordinated responses to complex cases. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8ED8DB" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="00D17CCF" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00D17CCF" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="6A8ED8DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>Responsive panel attendance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052227D3" w14:textId="0BA70514" w:rsidR="00B97D56" w:rsidRDefault="00DB0E3F" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00DB0E3F" w14:paraId="052227D3" w14:textId="0BA70514">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00E23258" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00E23258">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00E23258">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00E23258" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00E23258">
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:t>ICYAMHWS</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>representatives should attend</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:t>each other's internal panel meetings</w:t>
       </w:r>
       <w:r>
         <w:t>. These include</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5E6A1A" w14:textId="5FA4693E" w:rsidR="00B97D56" w:rsidRPr="005619DC" w:rsidRDefault="00DB0E3F" w:rsidP="006F7D8F">
+    <w:p w:rsidRPr="005619DC" w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00DB0E3F" w14:paraId="0A5E6A1A" w14:textId="5FA4693E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">ntensive </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">nfant </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve">esponse </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:t>anels (IIR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63190D82" w14:textId="601CBAEA" w:rsidR="00B97D56" w:rsidRPr="005619DC" w:rsidRDefault="00DB0E3F" w:rsidP="006F7D8F">
+    <w:p w:rsidRPr="005619DC" w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00DB0E3F" w14:paraId="63190D82" w14:textId="601CBAEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>igh</w:t>
       </w:r>
       <w:r>
         <w:t>-r</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:t xml:space="preserve">isk </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:t xml:space="preserve">outh (HRY) </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t>anels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5328188E" w14:textId="493B7DF8" w:rsidR="00B97D56" w:rsidRPr="008C6C70" w:rsidRDefault="00DB0E3F" w:rsidP="006F7D8F">
+    <w:p w:rsidRPr="008C6C70" w:rsidR="00B97D56" w:rsidP="006F7D8F" w:rsidRDefault="00DB0E3F" w14:paraId="5328188E" w14:textId="493B7DF8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6C70">
         <w:t xml:space="preserve">omplex </w:t>
       </w:r>
-      <w:r w:rsidR="005A4671" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="005A4671">
         <w:t xml:space="preserve">clinical </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00B97D56">
         <w:t>case panels (</w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:t>ICYAMHWS</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00B97D56">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E198EED" w14:textId="19BCFC9E" w:rsidR="001D0D47" w:rsidRDefault="00B97D56" w:rsidP="00CD24BD">
+    <w:p w:rsidR="001D0D47" w:rsidP="00CD24BD" w:rsidRDefault="00B97D56" w14:paraId="0E198EED" w14:textId="19BCFC9E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In addition to the IIR and HRY panels, </w:t>
       </w:r>
       <w:r w:rsidR="001D0D47">
         <w:t>child protection holds area-based governance meetings to discuss</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> individual </w:t>
       </w:r>
       <w:r w:rsidR="1D9FCD07">
         <w:t>matters</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that require specific attention</w:t>
       </w:r>
       <w:r w:rsidR="001D0D47">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4442E1BE" w14:textId="4E35FC59" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00CD24BD">
+    <w:p w:rsidR="00B97D56" w:rsidP="00CD24BD" w:rsidRDefault="00B97D56" w14:paraId="4442E1BE" w14:textId="4E35FC59">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These meetings </w:t>
       </w:r>
       <w:r w:rsidR="001D0D47">
         <w:t>allow</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for the</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve"> rapid mobilisation of resources and coordination of local response plans. Local response plans involve multiple agencies </w:t>
       </w:r>
       <w:r w:rsidR="00891A4E">
         <w:t>working together on</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3BDE9D">
         <w:t xml:space="preserve"> shared oversight and risk mitigation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DB0DEA" w14:textId="12ACDA48" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="54DB0DEA" w14:textId="12ACDA48">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">Information and insights from the various panels and </w:t>
       </w:r>
       <w:r w:rsidR="00891A4E">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">rea-based governance meetings then inform routine </w:t>
       </w:r>
       <w:r w:rsidR="00891A4E">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>rea c</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">linical </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">ervices </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">eetings. </w:t>
       </w:r>
       <w:r w:rsidR="00EA573F">
         <w:t>These integrated meetings regularly discuss and address</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve"> emerging issues and common themes across cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487723E0" w14:textId="0AC441DB" w:rsidR="00342A2A" w:rsidRDefault="00342A2A" w:rsidP="00342A2A">
+    <w:p w:rsidR="00342A2A" w:rsidP="00342A2A" w:rsidRDefault="00342A2A" w14:paraId="487723E0" w14:textId="0AC441DB">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00424DE4">
         <w:t xml:space="preserve">igure </w:t>
       </w:r>
       <w:r>
         <w:t>3: Local area leadership layer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE4ED94" w14:textId="237FB427" w:rsidR="00342A2A" w:rsidRDefault="00F922D1" w:rsidP="00B97D56">
+    <w:p w:rsidR="00342A2A" w:rsidP="00B97D56" w:rsidRDefault="00F922D1" w14:paraId="5EE4ED94" w14:textId="237FB427">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C673BC7" wp14:editId="6B3CF370">
             <wp:extent cx="3848100" cy="2495550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="129300993" name="Picture 3" descr="The local area leadership layer depicts the routine and responsive initiatives that take place at an area level."/>
             <wp:cNvGraphicFramePr>
@@ -8676,165 +8702,165 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3848100" cy="2495550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005B2D68" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="005A266A" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="005A266A" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="005B2D68" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">3. Statewide </w:t>
       </w:r>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t>eadership</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E98EED" w14:textId="3B903C75" w:rsidR="00B97D56" w:rsidRPr="005A266A" w:rsidRDefault="3B6C0E10" w:rsidP="026F6A12">
+    <w:p w:rsidRPr="005A266A" w:rsidR="00B97D56" w:rsidP="026F6A12" w:rsidRDefault="3B6C0E10" w14:paraId="44E98EED" w14:textId="3B903C75">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="026F6A12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The statewide leadership </w:t>
       </w:r>
-      <w:r w:rsidR="51B1DDFA" w:rsidRPr="026F6A12">
+      <w:r w:rsidRPr="026F6A12" w:rsidR="51B1DDFA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>layer provides strategic oversight and practice direction at the state level</w:t>
       </w:r>
       <w:r w:rsidRPr="026F6A12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. This ensures </w:t>
       </w:r>
-      <w:r w:rsidR="51B1DDFA" w:rsidRPr="026F6A12">
+      <w:r w:rsidRPr="026F6A12" w:rsidR="51B1DDFA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a consistent and integrated approach to service delivery </w:t>
       </w:r>
       <w:r w:rsidRPr="026F6A12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="51B1DDFA" w:rsidRPr="026F6A12">
+      <w:r w:rsidRPr="026F6A12" w:rsidR="51B1DDFA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>children and young people</w:t>
       </w:r>
-      <w:r w:rsidR="625ADFF6" w:rsidRPr="026F6A12">
+      <w:r w:rsidRPr="026F6A12" w:rsidR="625ADFF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, as well as their families, carers and supporters</w:t>
       </w:r>
       <w:r w:rsidR="009B0C50">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> involved with both child protection and ICYAMHWS in Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="026F6A12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="51B1DDFA" w:rsidRPr="026F6A12">
+      <w:r w:rsidRPr="026F6A12" w:rsidR="51B1DDFA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1CF104" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="00D17CCF" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00D17CCF" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="4F1CF104" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">Routine </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">tatewide </w:t>
       </w:r>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">eadership </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t>eetings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2457034B" w14:textId="50ECCD8B" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="2457034B" w14:textId="50ECCD8B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Statewide l</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eadership meetings provide high-level oversight and strategic leadership for </w:t>
       </w:r>
       <w:r w:rsidR="00EA573F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
@@ -8863,76 +8889,76 @@
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> These </w:t>
       </w:r>
       <w:r w:rsidR="00EA573F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">quarterly </w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">meetings are co-chaired by senior staff from the Office of the Chief Psychiatrist </w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(OCP) </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A07" w:rsidRPr="005A266A">
+      <w:r w:rsidRPr="005A266A" w:rsidR="00DF1A07">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>and the</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Office of Professional Practice</w:t>
       </w:r>
       <w:r w:rsidRPr="27CBD7D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (OPP)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392609BF" w14:textId="32A3CA26" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="392609BF" w14:textId="32A3CA26">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Statewide l</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">eadership meetings provide strategic oversight for </w:t>
       </w:r>
       <w:r w:rsidR="006E210A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
@@ -8973,627 +8999,626 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">inical </w:t>
       </w:r>
       <w:r w:rsidR="006E210A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ervices </w:t>
       </w:r>
       <w:r w:rsidR="006E210A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="006E210A" w:rsidRPr="005A266A">
+      <w:r w:rsidRPr="005A266A" w:rsidR="006E210A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>eetings</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. This includes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0350B264" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="006E210A" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="006E210A" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="0350B264" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006E210A">
         <w:t xml:space="preserve">reviewing the effectiveness of the meetings </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D85D2D" w14:textId="143D1BC4" w:rsidR="00B97D56" w:rsidRPr="006E210A" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="006E210A" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="49D85D2D" w14:textId="143D1BC4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006E210A">
         <w:t>ensuring they achiev</w:t>
       </w:r>
-      <w:r w:rsidR="006E210A" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="006E210A">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="006E210A">
         <w:t xml:space="preserve"> their objectives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7B5FB2" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="006E210A" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="006E210A" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="0C7B5FB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006E210A">
         <w:t xml:space="preserve">making any necessary adjustments to improve their impact. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7412D9B2" w14:textId="0E14F1B7" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="7412D9B2" w14:textId="0E14F1B7">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Statewide l</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">eadership meetings also ensure that </w:t>
       </w:r>
       <w:r w:rsidR="006E210A">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">rea </w:t>
       </w:r>
-      <w:r w:rsidR="006E210A" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="006E210A">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="006E210A">
         <w:t>linical</w:t>
       </w:r>
       <w:r w:rsidR="006E210A">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">ervices </w:t>
       </w:r>
       <w:r w:rsidR="006E210A">
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="006E210A" w:rsidRPr="005A266A">
+      <w:r w:rsidRPr="005A266A" w:rsidR="006E210A">
         <w:t>eetings</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12367E0C" w14:textId="5489ADB4" w:rsidR="00B97D56" w:rsidRPr="006E210A" w:rsidRDefault="006E210A" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="006E210A" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="006E210A" w14:paraId="12367E0C" w14:textId="5489ADB4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>align</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> with relevant policies </w:t>
       </w:r>
       <w:r>
         <w:t>and strategic priorities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231C51C2" w14:textId="72505A23" w:rsidR="00B97D56" w:rsidRPr="006E210A" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="006E210A" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="231C51C2" w14:textId="72505A23">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006E210A">
         <w:t>exchange experience</w:t>
       </w:r>
       <w:r w:rsidR="009E3972">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006E210A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E3972">
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidRPr="006E210A">
         <w:t>across the state</w:t>
       </w:r>
       <w:r w:rsidR="006E210A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10793A99" w14:textId="7A71EBB6" w:rsidR="00B97D56" w:rsidRPr="006E210A" w:rsidRDefault="00B97D56" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="006E210A" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00B97D56" w14:paraId="10793A99" w14:textId="7A71EBB6">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="006E210A">
         <w:t>Statewide leadership meetings are informed by comprehensive data on service access</w:t>
       </w:r>
       <w:r w:rsidR="009E3972">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E210A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E3972">
         <w:t>They</w:t>
       </w:r>
       <w:r w:rsidR="00C226E6">
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
-      <w:r w:rsidR="009E3972" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="009E3972">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C226E6">
         <w:t xml:space="preserve">consider </w:t>
       </w:r>
       <w:r w:rsidRPr="006E210A">
         <w:t xml:space="preserve">the frequency of routine bi-directional consultations within each region. This data is reported by both </w:t>
       </w:r>
-      <w:r w:rsidR="003D307F" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="003D307F">
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidRPr="006E210A">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00C226E6">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="006E210A">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00C226E6">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="006E210A">
         <w:t xml:space="preserve">rotection leadership in </w:t>
       </w:r>
       <w:r w:rsidR="00C226E6">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00C226E6" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="00C226E6">
         <w:t>rea</w:t>
       </w:r>
       <w:r w:rsidRPr="006E210A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C9BF20" w14:textId="54D71BCF" w:rsidR="00B97D56" w:rsidRPr="006E210A" w:rsidRDefault="00C226E6" w:rsidP="00FE494B">
+    <w:p w:rsidRPr="006E210A" w:rsidR="00B97D56" w:rsidP="00FE494B" w:rsidRDefault="00C226E6" w14:paraId="15C9BF20" w14:textId="54D71BCF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> leadership group </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">analyses this information to </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="00B97D56">
         <w:t>identify trends, gaps and areas for improvement</w:t>
       </w:r>
       <w:r>
         <w:t>. This ensures</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> that decisions are </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">informed by </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="00B97D56">
         <w:t xml:space="preserve">evidence and </w:t>
       </w:r>
       <w:r>
         <w:t>enhance</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> service delivery.</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="006E210A">
+      <w:r w:rsidRPr="006E210A" w:rsidR="00B97D56">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B5E34C" w14:textId="77777777" w:rsidR="00B97D56" w:rsidRPr="00D17CCF" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00D17CCF" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="77B5E34C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">Responsive </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">omplex </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">ase </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t>anels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE74879" w14:textId="5B52B18F" w:rsidR="00C226E6" w:rsidRDefault="00CA6C0C" w:rsidP="00B97D56">
+    <w:p w:rsidR="00C226E6" w:rsidP="00B97D56" w:rsidRDefault="00CA6C0C" w14:paraId="0BE74879" w14:textId="5B52B18F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6C70">
         <w:t xml:space="preserve">As part of the usual process, the OCP often establishes case panels with various stakeholders to support </w:t>
       </w:r>
       <w:r w:rsidR="00C226E6">
         <w:t>people</w:t>
       </w:r>
-      <w:r w:rsidR="00C226E6" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00C226E6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C6C70">
         <w:t xml:space="preserve">with complex needs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD34018" w14:textId="3C032B53" w:rsidR="00025522" w:rsidRDefault="00CA6C0C" w:rsidP="00B97D56">
+    <w:p w:rsidR="00025522" w:rsidP="00B97D56" w:rsidRDefault="00CA6C0C" w14:paraId="3CD34018" w14:textId="3C032B53">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6C70">
         <w:t xml:space="preserve">These panels </w:t>
       </w:r>
       <w:r w:rsidR="00C226E6">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6C70">
         <w:t xml:space="preserve"> a statewide escalation point</w:t>
       </w:r>
       <w:r w:rsidR="00A02565">
         <w:t>. They</w:t>
       </w:r>
       <w:r w:rsidR="00C226E6">
         <w:t xml:space="preserve"> bring</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6C70">
         <w:t xml:space="preserve"> together experts from across departments and services</w:t>
       </w:r>
       <w:r w:rsidR="00C226E6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8B5F12" w14:textId="2E1BC9E8" w:rsidR="00C226E6" w:rsidRDefault="00C226E6" w:rsidP="00B97D56">
+    <w:p w:rsidR="00C226E6" w:rsidP="00B97D56" w:rsidRDefault="00C226E6" w14:paraId="0A8B5F12" w14:textId="2E1BC9E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The panels</w:t>
       </w:r>
-      <w:r w:rsidR="00CA6C0C" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00CA6C0C">
         <w:t xml:space="preserve"> provide multidisciplinary, clinical and lived-experience advice for </w:t>
       </w:r>
       <w:r>
         <w:t>people</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6C70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA6C0C" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00CA6C0C">
         <w:t>with complex needs who pose a serious risk to themselves or others.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE437B" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00EE437B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD111D8" w14:textId="6058E3A7" w:rsidR="00025522" w:rsidRDefault="00516361" w:rsidP="00B97D56">
+    <w:p w:rsidR="00025522" w:rsidP="00B97D56" w:rsidRDefault="00516361" w14:paraId="1FD111D8" w14:textId="6058E3A7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>They are for</w:t>
       </w:r>
       <w:r w:rsidR="00395ABF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025522">
         <w:t>children and young people whose needs</w:t>
       </w:r>
       <w:r w:rsidR="00395ABF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4055E" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00F4055E">
         <w:t>fall outside standard service</w:t>
       </w:r>
       <w:r w:rsidR="00025522">
         <w:t xml:space="preserve"> responses</w:t>
       </w:r>
       <w:r w:rsidR="00395ABF">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F4055E" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00F4055E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025522">
         <w:t>This may be due to</w:t>
       </w:r>
-      <w:r w:rsidR="00F4055E" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00F4055E">
         <w:t xml:space="preserve"> system barriers, </w:t>
       </w:r>
       <w:r w:rsidR="00025522">
         <w:t>a lack of</w:t>
       </w:r>
-      <w:r w:rsidR="00F4055E" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00F4055E">
         <w:t xml:space="preserve"> appropriate options or </w:t>
       </w:r>
       <w:r w:rsidR="00025522">
         <w:t xml:space="preserve">because </w:t>
       </w:r>
-      <w:r w:rsidR="00F4055E" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00F4055E">
         <w:t xml:space="preserve">existing pathways </w:t>
       </w:r>
       <w:r w:rsidR="00025522">
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00F4055E" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00F4055E">
         <w:t xml:space="preserve"> ineffective, exhausted or unsustainable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116EE03D" w14:textId="7C98A252" w:rsidR="00516361" w:rsidRDefault="00516361" w:rsidP="00B97D56">
+    <w:p w:rsidR="00516361" w:rsidP="00B97D56" w:rsidRDefault="00516361" w14:paraId="116EE03D" w14:textId="7C98A252">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The panels</w:t>
       </w:r>
-      <w:r w:rsidR="00F4055E" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00F4055E">
         <w:t xml:space="preserve"> discuss and review service responses, service delivery issues and systemic barriers. </w:t>
       </w:r>
       <w:r>
         <w:t>They develop</w:t>
       </w:r>
-      <w:r w:rsidR="00F4055E" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00F4055E">
         <w:t xml:space="preserve"> coordinated, flexible and evidence-based service responses.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683B29EE" w14:textId="78F34188" w:rsidR="00516361" w:rsidRDefault="00516361" w:rsidP="00B97D56">
+    <w:p w:rsidR="00516361" w:rsidP="00B97D56" w:rsidRDefault="00516361" w14:paraId="683B29EE" w14:textId="78F34188">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They </w:t>
       </w:r>
-      <w:r w:rsidR="00F4055E" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00F4055E">
         <w:t>also</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00B97D56">
         <w:t xml:space="preserve"> address challenging matters and situations that lie at the intersection of mental health</w:t>
       </w:r>
-      <w:r w:rsidR="00F4055E" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00F4055E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="008C6C70">
+      <w:r w:rsidRPr="008C6C70" w:rsidR="00B97D56">
         <w:t>and child protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DDCF0D" w14:textId="4AD16366" w:rsidR="00B97D56" w:rsidRPr="00F4055E" w:rsidRDefault="51B1DDFA" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00F4055E" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="51B1DDFA" w14:paraId="17DDCF0D" w14:textId="4AD16366">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panels </w:t>
       </w:r>
       <w:r w:rsidR="747A7B45">
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="05989D30">
         <w:t>chaired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by the Deputy Chief Psychiatrist from the OCP</w:t>
       </w:r>
       <w:r w:rsidR="00170A93">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r>
         <w:t>Statewide Principal Practitioner for Children and Families from the OPP</w:t>
       </w:r>
       <w:r w:rsidR="00170A93">
         <w:t xml:space="preserve"> is invited</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335CE3B1" w14:textId="4F586D03" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="335CE3B1" w14:textId="4F586D03">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00516361">
         <w:t>panels aim to improve</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">practice </w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve">and provide objective, expert consultation on complex </w:t>
       </w:r>
       <w:r w:rsidR="453F1315">
         <w:t>situations</w:t>
       </w:r>
       <w:r w:rsidR="00516361">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="453F1315">
         <w:t>matters</w:t>
       </w:r>
       <w:r w:rsidR="006D42DB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797A4E">
         <w:t>These situations and matters</w:t>
       </w:r>
       <w:r w:rsidR="006D42DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797A4E">
         <w:t>may involve intricate and multifaceted issues that</w:t>
       </w:r>
-      <w:r w:rsidR="006D42DB" w:rsidRPr="005A266A">
+      <w:r w:rsidRPr="005A266A" w:rsidR="006D42DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A266A">
         <w:t>local area leadership has struggled to resolve</w:t>
       </w:r>
       <w:r w:rsidR="00797A4E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B16B89" w14:textId="183B57DA" w:rsidR="00797A4E" w:rsidRDefault="003D307F" w:rsidP="00B97D56">
+    <w:p w:rsidR="00797A4E" w:rsidP="00B97D56" w:rsidRDefault="003D307F" w14:paraId="79B16B89" w14:textId="183B57DA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>ICYAMHWS</w:t>
       </w:r>
-      <w:r w:rsidR="000E6035" w:rsidRPr="000E6035">
+      <w:r w:rsidRPr="000E6035" w:rsidR="000E6035">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00797A4E">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="000E6035" w:rsidRPr="000E6035">
+      <w:r w:rsidRPr="000E6035" w:rsidR="000E6035">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r w:rsidR="00797A4E">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00797A4E" w:rsidRPr="000E6035">
+      <w:r w:rsidRPr="000E6035" w:rsidR="00797A4E">
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
-      <w:r w:rsidR="000E6035" w:rsidRPr="000E6035">
+      <w:r w:rsidRPr="000E6035" w:rsidR="000E6035">
         <w:t>jointly complete the referral form as part of a structured consultation request process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D97B919" w14:textId="32BD2C80" w:rsidR="00B97D56" w:rsidRDefault="00797A4E" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00797A4E" w14:paraId="0D97B919" w14:textId="32BD2C80">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Panel meetings include sharing</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve"> information </w:t>
       </w:r>
       <w:r w:rsidR="00425C27">
         <w:t xml:space="preserve">and reviewing </w:t>
       </w:r>
       <w:r w:rsidR="00F566B3">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t>utcomes and insights during routine statewide leadership meetings</w:t>
       </w:r>
-      <w:r w:rsidR="00B97D56" w:rsidRPr="2A3BDE9D">
+      <w:r w:rsidRPr="2A3BDE9D" w:rsidR="00B97D56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A19ECF7" w14:textId="7E57D646" w:rsidR="00342A2A" w:rsidRDefault="00342A2A" w:rsidP="00342A2A">
+    <w:p w:rsidR="00342A2A" w:rsidP="00342A2A" w:rsidRDefault="00342A2A" w14:paraId="0A19ECF7" w14:textId="7E57D646">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00424DE4">
         <w:t xml:space="preserve">igure </w:t>
       </w:r>
       <w:r>
         <w:t>4: Statewide leadership layer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125AEDFF" w14:textId="482ECD0B" w:rsidR="00EA2541" w:rsidRDefault="00F922D1" w:rsidP="00697B41">
+    <w:p w:rsidR="00EA2541" w:rsidP="00697B41" w:rsidRDefault="00F922D1" w14:paraId="125AEDFF" w14:textId="482ECD0B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc210976281"/>
+      <w:bookmarkStart w:name="_Toc210976281" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50578818" wp14:editId="40B074E7">
             <wp:extent cx="3848100" cy="2495550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="780662080" name="Picture 4" descr="The statewide leadership layer depicts the routine and responsive initiatives that take place at a state level."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="780662080" name="Picture 4" descr="The statewide leadership layer depicts the routine and responsive initiatives that take place at a state level."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -9609,266 +9634,264 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3848100" cy="2495550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DBED46" w14:textId="77777777" w:rsidR="00A725FB" w:rsidRDefault="00A725FB" w:rsidP="00F566B3">
+    <w:p w:rsidR="00A725FB" w:rsidP="00F566B3" w:rsidRDefault="00A725FB" w14:paraId="25DBED46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc218782877"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:name="_Toc218782877" w:id="18"/>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4569141F" w14:textId="3D55F670" w:rsidR="00B97D56" w:rsidRDefault="00B97D56" w:rsidP="00F566B3">
+    <w:p w:rsidR="00B97D56" w:rsidP="00F566B3" w:rsidRDefault="00B97D56" w14:paraId="4569141F" w14:textId="3D55F670">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidR="00425C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00425C27" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00425C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidR="00425C27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>model</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="1D6D0FA1" w14:textId="2B08038E" w:rsidR="00E25873" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00E25873" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="1D6D0FA1" w14:textId="2B08038E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidR="00425C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00425C27" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00425C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ne </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">model </w:t>
       </w:r>
       <w:r w:rsidR="00425C27">
         <w:t xml:space="preserve">includes </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the OPP and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> processes </w:t>
       </w:r>
       <w:r w:rsidR="00E25873">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">cross the </w:t>
       </w:r>
       <w:r w:rsidR="00E25873">
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">different oversight levels. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B740FE" w14:textId="75527D24" w:rsidR="00A02565" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidR="00A02565" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="46B740FE" w14:textId="75527D24">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The model shows how a combination of both routine and response initiatives contribute to the core objective of </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidR="00E25873">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00E25873" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00E25873">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidR="00E25873">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B35C3D9" w14:textId="541E7891" w:rsidR="00B97D56" w:rsidRDefault="00E25873" w:rsidP="00B97D56">
+    <w:p w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00E25873" w14:paraId="6B35C3D9" w14:textId="541E7891">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>This fosters</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve"> collaborative partnership</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve"> between </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve">hild </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve">rotection and </w:t>
       </w:r>
       <w:r w:rsidR="003D307F">
         <w:t>ICYAMHWS</w:t>
       </w:r>
       <w:r w:rsidR="00B97D56">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C208EF" w14:textId="13E10850" w:rsidR="00342A2A" w:rsidRPr="00E06A8A" w:rsidRDefault="00342A2A" w:rsidP="00342A2A">
+    <w:p w:rsidRPr="00E06A8A" w:rsidR="00342A2A" w:rsidP="00342A2A" w:rsidRDefault="00342A2A" w14:paraId="51C208EF" w14:textId="13E10850">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00424DE4">
         <w:t xml:space="preserve">igure </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">5: </w:t>
       </w:r>
       <w:r w:rsidR="00E25873">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE494B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidR="00E25873">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00E25873" w:rsidRPr="00FE494B">
+      <w:r w:rsidRPr="00FE494B" w:rsidR="00E25873">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidR="00E25873">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>model</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A74CD4" w14:textId="54235E3F" w:rsidR="00B97D56" w:rsidRPr="00D17CCF" w:rsidRDefault="00F922D1" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="00D17CCF" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00F922D1" w14:paraId="08A74CD4" w14:textId="54235E3F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B0B7977" wp14:editId="2F008EB6">
             <wp:extent cx="5492750" cy="3536950"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="89128444" name="Picture 5" descr="The figure shows the routine and responsive initiatives that take place at a case level, an area level and at a state level as discussed in this section. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="89128444" name="Picture 5" descr="The figure shows the routine and responsive initiatives that take place at a case level, an area level and at a state level as discussed in this section. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -9885,93 +9908,93 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5492750" cy="3536950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153B1133" w14:textId="308A869F" w:rsidR="00B97D56" w:rsidRPr="0072260B" w:rsidRDefault="00B97D56" w:rsidP="00B97D56">
+    <w:p w:rsidRPr="0072260B" w:rsidR="00B97D56" w:rsidP="00B97D56" w:rsidRDefault="00B97D56" w14:paraId="153B1133" w14:textId="308A869F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B97D56" w:rsidRPr="0072260B" w:rsidSect="00F15144">
+    <w:sectPr w:rsidRPr="0072260B" w:rsidR="00B97D56" w:rsidSect="00F15144">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31003EEF" w14:textId="77777777" w:rsidR="00AF431A" w:rsidRDefault="00AF431A">
+    <w:p w:rsidR="00E402F5" w:rsidRDefault="00E402F5" w14:paraId="581C30CC" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717B1370" w14:textId="77777777" w:rsidR="00AF431A" w:rsidRDefault="00AF431A"/>
+    <w:p w:rsidR="00E402F5" w:rsidRDefault="00E402F5" w14:paraId="4C88F26D" w14:textId="77777777"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="040BF2FF" w14:textId="77777777" w:rsidR="00AF431A" w:rsidRDefault="00AF431A">
+    <w:p w:rsidR="00E402F5" w:rsidRDefault="00E402F5" w14:paraId="0B7CBCDF" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5975CFD7" w14:textId="77777777" w:rsidR="00AF431A" w:rsidRDefault="00AF431A"/>
+    <w:p w:rsidR="00E402F5" w:rsidRDefault="00E402F5" w14:paraId="4B665C2D" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9988,53 +10011,53 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Ebrima"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
@@ -10043,61 +10066,62 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21E06AB0" w14:textId="3FA2AEC0" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="21E06AB0" w14:textId="3FA2AEC0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F16E52C" wp14:editId="181E78CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="MSIPCM9dd54572b391b968e538fedc" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -10105,126 +10129,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55F389B9" w14:textId="31CAAB1A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="55F389B9" w14:textId="31CAAB1A">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5F16E52C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="0AA0BC87">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5F16E52C">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM9dd54572b391b968e538fedc" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZL&#10;CW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fbwwaY&#10;84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy0/KV&#10;EBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2Qtqx&#10;VkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM9dd54572b391b968e538fedc" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZL&#10;CW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fbwwaY&#10;84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy0/KV&#10;EBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2Qtqx&#10;VkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="55F389B9" w14:textId="31CAAB1A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                  <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="09E77742" w14:textId="31CAAB1A">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="795C27F3" w14:textId="735E2BCF" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00431A70" w:rsidRDefault="00EB4BC7" w14:paraId="795C27F3" w14:textId="735E2BCF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47C005B9" wp14:editId="033DE9C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCM36724fdbb2a52fcfc05f86a5" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10233,126 +10257,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6C8B923F" w14:textId="188DBC95" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="002C5B7C">
+                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="002C5B7C" w:rsidRDefault="00EB4BC7" w14:paraId="6C8B923F" w14:textId="188DBC95">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="47C005B9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="3649227F">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="47C005B9">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM36724fdbb2a52fcfc05f86a5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM36724fdbb2a52fcfc05f86a5" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6C8B923F" w14:textId="188DBC95" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="002C5B7C">
+                  <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="002C5B7C" w:rsidRDefault="00EB4BC7" w14:paraId="08CE8BEA" w14:textId="188DBC95">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4ED4B1DC" w14:textId="660D8273" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="4ED4B1DC" w14:textId="660D8273">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="70BA23E7" wp14:editId="2F526DE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCMf6504bf684e4519137a7274a" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -10360,126 +10384,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4086DCEE" w14:textId="7687AF4A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="4086DCEE" w14:textId="7687AF4A">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="70BA23E7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="793EA80B">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="70BA23E7">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMf6504bf684e4519137a7274a" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMf6504bf684e4519137a7274a" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1028" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4086DCEE" w14:textId="7687AF4A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                  <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="2CCFEE10" w14:textId="7687AF4A">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A5A0490" w14:textId="1557D831" w:rsidR="00D63636" w:rsidRDefault="002C5B7C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00D63636" w:rsidRDefault="002C5B7C" w14:paraId="6A5A0490" w14:textId="1557D831">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B772BC9" wp14:editId="18CDC098">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="MSIPCMd3f54469bd0204c6fb2f3fa8" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10488,126 +10512,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="187CC088" w14:textId="35729B6B" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
+                        <w:p w:rsidRPr="002C5B7C" w:rsidR="002C5B7C" w:rsidP="002C5B7C" w:rsidRDefault="002C5B7C" w14:paraId="187CC088" w14:textId="35729B6B">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="002C5B7C">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="3B772BC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="6B3B4AB3">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3B772BC9">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1029" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="187CC088" w14:textId="35729B6B" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
+                  <w:p w:rsidRPr="002C5B7C" w:rsidR="002C5B7C" w:rsidP="002C5B7C" w:rsidRDefault="002C5B7C" w14:paraId="171AAEBA" w14:textId="35729B6B">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5B7C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="042FA8D0" w14:textId="7E347BBB" w:rsidR="00431A70" w:rsidRDefault="001C7128" w:rsidP="00DC00C1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00431A70" w:rsidP="00DC00C1" w:rsidRDefault="001C7128" w14:paraId="042FA8D0" w14:textId="7E347BBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3667"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6EBCE929" wp14:editId="7CB17B6C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
@@ -10619,93 +10643,93 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="08EC5D7E" w14:textId="292E2C3E" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
+                        <w:p w:rsidRPr="001C7128" w:rsidR="001C7128" w:rsidP="001C7128" w:rsidRDefault="001C7128" w14:paraId="08EC5D7E" w14:textId="292E2C3E">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001C7128">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="6EBCE929" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="4D9B888C">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6EBCE929">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMcda5461fada7660fda7e169a" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMcda5461fada7660fda7e169a" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1030" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="08EC5D7E" w14:textId="292E2C3E" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
+                  <w:p w:rsidRPr="001C7128" w:rsidR="001C7128" w:rsidP="001C7128" w:rsidRDefault="001C7128" w14:paraId="75F360E3" w14:textId="292E2C3E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001C7128">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -10737,284 +10761,284 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="54918659" w14:textId="5CB96CC1">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shape w14:anchorId="1BA32EAB" id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="1048921A">
+            <v:shape id="MSIPCM82764d688816a9dc96a1b608" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1031" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" w14:anchorId="1BA32EAB">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                  <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="17D1F485" w14:textId="5CB96CC1">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C32578D" w14:textId="77777777" w:rsidR="00AF431A" w:rsidRDefault="00AF431A" w:rsidP="00207717">
+    <w:p w:rsidR="00E402F5" w:rsidP="00207717" w:rsidRDefault="00E402F5" w14:paraId="183EC15D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24E9DDD6" w14:textId="77777777" w:rsidR="00AF431A" w:rsidRDefault="00AF431A">
+    <w:p w:rsidR="00E402F5" w:rsidRDefault="00E402F5" w14:paraId="47B5509D" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF0218D" w14:textId="77777777" w:rsidR="00AF431A" w:rsidRDefault="00AF431A"/>
+    <w:p w:rsidR="00E402F5" w:rsidRDefault="00E402F5" w14:paraId="11E277B2" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B8F185F" w14:textId="3B103123" w:rsidR="00431A70" w:rsidRDefault="00C60411">
+  <w:p w:rsidR="00431A70" w:rsidRDefault="00C60411" w14:paraId="1B8F185F" w14:textId="3B103123">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>Document title</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
+    <w:r w:rsidRPr="009C245E" w:rsidR="009C245E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>(use Header style)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="082BA3E9" w14:textId="60942F4A" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="0060385E" w:rsidP="001C7128">
+  <w:p w:rsidRPr="001C7128" w:rsidR="00562811" w:rsidP="001C7128" w:rsidRDefault="0060385E" w14:paraId="082BA3E9" w14:textId="60942F4A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="0060385E">
       <w:t xml:space="preserve">As </w:t>
     </w:r>
     <w:r w:rsidR="00B63AE5">
       <w:t>o</w:t>
     </w:r>
     <w:r w:rsidRPr="0060385E">
       <w:t>ne</w:t>
     </w:r>
     <w:r w:rsidR="00B63AE5">
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="0060385E">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B63AE5">
       <w:t>o</w:t>
     </w:r>
     <w:r w:rsidRPr="0060385E">
       <w:t>ur</w:t>
     </w:r>
     <w:r w:rsidR="00B63AE5">
       <w:t xml:space="preserve"> w</w:t>
     </w:r>
     <w:r w:rsidRPr="0060385E">
       <w:t xml:space="preserve">ay of </w:t>
     </w:r>
     <w:r w:rsidR="00B63AE5">
       <w:t>w</w:t>
     </w:r>
     <w:r w:rsidRPr="0060385E">
       <w:t>orking</w:t>
     </w:r>
     <w:r w:rsidR="00B63AE5">
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:r w:rsidR="00A80542">
       <w:t>c</w:t>
     </w:r>
-    <w:r w:rsidR="00A80542" w:rsidRPr="00A80542">
+    <w:r w:rsidRPr="00A80542" w:rsidR="00A80542">
       <w:t>ollaboration between child protection and mental health services</w:t>
     </w:r>
     <w:r w:rsidR="001C7128">
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00852362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A484B96"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11085,64 +11109,64 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B8D43DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -11335,64 +11359,64 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BB71D2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1A68526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -11468,404 +11492,404 @@
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10DB57AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:numStyleLink w:val="ZZBullets"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="179678D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:numStyleLink w:val="ZZBullets"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18F7ABBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="4C8647AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B5FAAE5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="99C461CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8160D206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="DD14D5B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="36746488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="254C475C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FF28399C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="85907040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D6A2D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB8A5004"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5E035A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7166F7DE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23744E5D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE56721A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -12055,148 +12079,148 @@
     <w:nsid w:val="2B175265"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:numStyleLink w:val="ZZBullets"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33143611"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:numStyleLink w:val="ZZBullets"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38D035BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25E2AC02"/>
     <w:lvl w:ilvl="0" w:tplc="0D12C3D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="201547"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6C68D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D040EF8"/>
     <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -12204,66 +12228,66 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bulletafternumbers1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bulletafternumbers2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -12433,64 +12457,64 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF515C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1A68526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -12556,68 +12580,68 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="350ED9F2"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -12682,64 +12706,64 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -12811,66 +12835,66 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61FB35DF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:numStyleLink w:val="ZZBullets"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -13110,57 +13134,57 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="97995831">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="695086658">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1591036126">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="693069110">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1618176397">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1417674919">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="71"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -13303,50 +13327,51 @@
     <w:rsid w:val="001573D1"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165802"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001708A9"/>
     <w:rsid w:val="00170A93"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00172ED0"/>
     <w:rsid w:val="00174B09"/>
     <w:rsid w:val="00174BAE"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="0018244E"/>
     <w:rsid w:val="00183356"/>
     <w:rsid w:val="001845FC"/>
     <w:rsid w:val="00186B33"/>
+    <w:rsid w:val="0019273B"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00192FE1"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A3CDE"/>
     <w:rsid w:val="001A57C7"/>
     <w:rsid w:val="001A57C8"/>
     <w:rsid w:val="001A6272"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B47C8"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C1C1F"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001C5DE9"/>
     <w:rsid w:val="001C7128"/>
     <w:rsid w:val="001D0B75"/>
@@ -13515,50 +13540,51 @@
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="00375318"/>
     <w:rsid w:val="00375EFF"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00376BA2"/>
     <w:rsid w:val="00376EC8"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="0038162E"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00383245"/>
     <w:rsid w:val="00383E3A"/>
     <w:rsid w:val="00383EEC"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="003864B7"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="00386F18"/>
     <w:rsid w:val="00390817"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395ABF"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A144E"/>
     <w:rsid w:val="003A3720"/>
     <w:rsid w:val="003A6B67"/>
+    <w:rsid w:val="003A7BB5"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B22EF"/>
     <w:rsid w:val="003B2D73"/>
     <w:rsid w:val="003B3DD2"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C261B"/>
     <w:rsid w:val="003C405B"/>
     <w:rsid w:val="003C41E6"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D134A"/>
     <w:rsid w:val="003D2482"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2950"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D307F"/>
     <w:rsid w:val="003D3D88"/>
     <w:rsid w:val="003D3E8F"/>
@@ -13643,50 +13669,51 @@
     <w:rsid w:val="00492A0D"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="00493B3B"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B0974"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004B4639"/>
     <w:rsid w:val="004C014B"/>
     <w:rsid w:val="004C2143"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D324C"/>
     <w:rsid w:val="004D36F2"/>
+    <w:rsid w:val="004D66EE"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004E64D7"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F0798"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6756"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="00500C88"/>
     <w:rsid w:val="00503591"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005110A3"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00515BBD"/>
     <w:rsid w:val="00516361"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
@@ -13753,74 +13780,76 @@
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E5608"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F15EC"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F56AF"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="005F78AA"/>
     <w:rsid w:val="005F7FBF"/>
     <w:rsid w:val="006036B2"/>
     <w:rsid w:val="0060385E"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="006065AD"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00613E60"/>
     <w:rsid w:val="00620154"/>
+    <w:rsid w:val="00621346"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="006361E7"/>
     <w:rsid w:val="006361EC"/>
     <w:rsid w:val="006374E6"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="0064576B"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="00646DF9"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
+    <w:rsid w:val="006508EF"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="0066122E"/>
     <w:rsid w:val="0066126D"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="0067197F"/>
     <w:rsid w:val="006728E9"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="006812ED"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="00683CB1"/>
     <w:rsid w:val="006840DE"/>
     <w:rsid w:val="00684380"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00686924"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="0069206F"/>
     <w:rsid w:val="006922BC"/>
@@ -14234,50 +14263,51 @@
     <w:rsid w:val="00A813F6"/>
     <w:rsid w:val="00A821CE"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A8446C"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A85A6B"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A9006B"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A927C4"/>
     <w:rsid w:val="00A939F1"/>
     <w:rsid w:val="00A9405B"/>
     <w:rsid w:val="00A9638A"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AA72AA"/>
     <w:rsid w:val="00AA7C96"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB0C10"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AB53CE"/>
+    <w:rsid w:val="00AC1E5D"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC4A8B"/>
     <w:rsid w:val="00AC5958"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD00A8"/>
     <w:rsid w:val="00AD022F"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD21DD"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AD7FCD"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE397D"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF431A"/>
     <w:rsid w:val="00AF5DCB"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B00DF3"/>
@@ -14536,172 +14566,176 @@
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB0E3F"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB2A7F"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DB797C"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC20C4"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD1CE7"/>
     <w:rsid w:val="00DD232D"/>
     <w:rsid w:val="00DD487D"/>
+    <w:rsid w:val="00DD4D77"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A07"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF2823"/>
     <w:rsid w:val="00DF2E52"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E03494"/>
     <w:rsid w:val="00E03890"/>
     <w:rsid w:val="00E03E9D"/>
     <w:rsid w:val="00E04BBB"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E06E10"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E11702"/>
     <w:rsid w:val="00E11B11"/>
     <w:rsid w:val="00E130C2"/>
     <w:rsid w:val="00E14E04"/>
     <w:rsid w:val="00E16592"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E20CEE"/>
     <w:rsid w:val="00E20ECC"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E21B1E"/>
     <w:rsid w:val="00E22D4F"/>
     <w:rsid w:val="00E23258"/>
     <w:rsid w:val="00E25873"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30281"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E3284A"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E37AA0"/>
     <w:rsid w:val="00E40181"/>
+    <w:rsid w:val="00E402F5"/>
     <w:rsid w:val="00E41755"/>
     <w:rsid w:val="00E4306E"/>
     <w:rsid w:val="00E44E6B"/>
     <w:rsid w:val="00E45B04"/>
     <w:rsid w:val="00E53932"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E57606"/>
     <w:rsid w:val="00E5792B"/>
     <w:rsid w:val="00E57EC6"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E629BA"/>
     <w:rsid w:val="00E62AAE"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E73F64"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E74818"/>
     <w:rsid w:val="00E76E36"/>
     <w:rsid w:val="00E80821"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E85E2E"/>
     <w:rsid w:val="00E86EC4"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E909C9"/>
     <w:rsid w:val="00E9120F"/>
     <w:rsid w:val="00E92AC3"/>
+    <w:rsid w:val="00E9410C"/>
     <w:rsid w:val="00EA2541"/>
     <w:rsid w:val="00EA2847"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EA573F"/>
     <w:rsid w:val="00EA6A62"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB257E"/>
     <w:rsid w:val="00EB4BC7"/>
     <w:rsid w:val="00EC0300"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC0FE6"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC28E9"/>
     <w:rsid w:val="00EC3DB9"/>
     <w:rsid w:val="00EC3E07"/>
     <w:rsid w:val="00ED15CE"/>
     <w:rsid w:val="00ED242A"/>
     <w:rsid w:val="00ED2F0E"/>
     <w:rsid w:val="00ED46E5"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7762"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1CC9"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE2B9B"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE437B"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EE7171"/>
     <w:rsid w:val="00EE7E96"/>
     <w:rsid w:val="00EF0194"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
+    <w:rsid w:val="00F01790"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F0638B"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F15144"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F21077"/>
     <w:rsid w:val="00F2364C"/>
     <w:rsid w:val="00F2390B"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F3340A"/>
     <w:rsid w:val="00F35147"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F36B52"/>
     <w:rsid w:val="00F37684"/>
     <w:rsid w:val="00F37903"/>
     <w:rsid w:val="00F4055E"/>
@@ -14783,258 +14817,274 @@
     <w:rsid w:val="00FE494B"/>
     <w:rsid w:val="00FF195A"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6A24"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7001"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="01DEFA70"/>
     <w:rsid w:val="01EC3C53"/>
     <w:rsid w:val="026F6A12"/>
     <w:rsid w:val="028BC7AA"/>
     <w:rsid w:val="02E78E2D"/>
     <w:rsid w:val="039D001F"/>
     <w:rsid w:val="03C97B0F"/>
     <w:rsid w:val="04581364"/>
     <w:rsid w:val="05989D30"/>
     <w:rsid w:val="0B12BBCA"/>
     <w:rsid w:val="0C0C8399"/>
     <w:rsid w:val="103049AD"/>
     <w:rsid w:val="1131CDF9"/>
     <w:rsid w:val="11BB3A59"/>
     <w:rsid w:val="133FCF38"/>
+    <w:rsid w:val="150B84BB"/>
+    <w:rsid w:val="15C158BB"/>
     <w:rsid w:val="1846D315"/>
     <w:rsid w:val="1867D6B5"/>
     <w:rsid w:val="18D95289"/>
     <w:rsid w:val="197C4351"/>
+    <w:rsid w:val="1989C9AC"/>
     <w:rsid w:val="1B12B264"/>
     <w:rsid w:val="1B34FB73"/>
     <w:rsid w:val="1BEDDAF8"/>
     <w:rsid w:val="1CBEFAC0"/>
     <w:rsid w:val="1D9FCD07"/>
     <w:rsid w:val="20E26DAF"/>
     <w:rsid w:val="210A60AE"/>
     <w:rsid w:val="24C6E81E"/>
     <w:rsid w:val="25745888"/>
     <w:rsid w:val="2591E44B"/>
+    <w:rsid w:val="260F9D1D"/>
     <w:rsid w:val="2726A6FF"/>
     <w:rsid w:val="27B62553"/>
     <w:rsid w:val="2845DB66"/>
     <w:rsid w:val="288E4B90"/>
     <w:rsid w:val="28A511D6"/>
     <w:rsid w:val="28FD516A"/>
+    <w:rsid w:val="29FEA8BE"/>
     <w:rsid w:val="2B7FDA4E"/>
     <w:rsid w:val="2CCCEBB7"/>
     <w:rsid w:val="2F36191C"/>
     <w:rsid w:val="2F443E35"/>
     <w:rsid w:val="2F530296"/>
     <w:rsid w:val="2FB86479"/>
     <w:rsid w:val="2FBD624D"/>
     <w:rsid w:val="30B62DB7"/>
+    <w:rsid w:val="3173C3B6"/>
     <w:rsid w:val="33EC5A24"/>
+    <w:rsid w:val="354CAF93"/>
     <w:rsid w:val="35A23990"/>
     <w:rsid w:val="363EF0A7"/>
     <w:rsid w:val="36EADC8F"/>
     <w:rsid w:val="375FC109"/>
     <w:rsid w:val="37C784CC"/>
+    <w:rsid w:val="38AD4C31"/>
     <w:rsid w:val="397767CE"/>
     <w:rsid w:val="3AD3B3A0"/>
+    <w:rsid w:val="3B062781"/>
     <w:rsid w:val="3B6C0E10"/>
     <w:rsid w:val="3E44FD3E"/>
     <w:rsid w:val="408EE778"/>
     <w:rsid w:val="40DE0BD3"/>
     <w:rsid w:val="420860BE"/>
     <w:rsid w:val="426D67E2"/>
     <w:rsid w:val="4336603C"/>
     <w:rsid w:val="4423DD04"/>
     <w:rsid w:val="453F1315"/>
     <w:rsid w:val="47048CB5"/>
     <w:rsid w:val="48875ACB"/>
     <w:rsid w:val="497E9F85"/>
     <w:rsid w:val="499C3235"/>
     <w:rsid w:val="4A70CFE1"/>
     <w:rsid w:val="4BDD111F"/>
     <w:rsid w:val="4C603CD5"/>
     <w:rsid w:val="4CB93B1D"/>
     <w:rsid w:val="4E1CC0A1"/>
+    <w:rsid w:val="4E4C41E8"/>
     <w:rsid w:val="51B1DDFA"/>
     <w:rsid w:val="53F51DB2"/>
     <w:rsid w:val="55A88643"/>
+    <w:rsid w:val="56D5DBDF"/>
     <w:rsid w:val="575DA0A3"/>
     <w:rsid w:val="58F11485"/>
     <w:rsid w:val="5A0766BF"/>
     <w:rsid w:val="5B0E3136"/>
     <w:rsid w:val="5B662E31"/>
     <w:rsid w:val="5BCB52C0"/>
     <w:rsid w:val="5F3D0AC2"/>
     <w:rsid w:val="612CD424"/>
     <w:rsid w:val="615E55BA"/>
     <w:rsid w:val="61DBBD68"/>
     <w:rsid w:val="625ADFF6"/>
     <w:rsid w:val="63534BE4"/>
     <w:rsid w:val="6407BF05"/>
+    <w:rsid w:val="6651744C"/>
     <w:rsid w:val="669E8575"/>
     <w:rsid w:val="66A577AB"/>
     <w:rsid w:val="67BFA482"/>
     <w:rsid w:val="67E2BDC3"/>
     <w:rsid w:val="6815F9DF"/>
     <w:rsid w:val="6884F184"/>
     <w:rsid w:val="69037E35"/>
     <w:rsid w:val="69285977"/>
     <w:rsid w:val="6AA4881C"/>
     <w:rsid w:val="6C2C55D7"/>
     <w:rsid w:val="6C8DCDE6"/>
     <w:rsid w:val="6CD7782C"/>
     <w:rsid w:val="6DBAC38F"/>
     <w:rsid w:val="6E228872"/>
     <w:rsid w:val="6F44B622"/>
+    <w:rsid w:val="7128EA8F"/>
+    <w:rsid w:val="717D896A"/>
     <w:rsid w:val="72871D69"/>
     <w:rsid w:val="7288DB90"/>
     <w:rsid w:val="736E07FB"/>
     <w:rsid w:val="7456B589"/>
     <w:rsid w:val="747A7B45"/>
+    <w:rsid w:val="749AEF1E"/>
     <w:rsid w:val="7559F6AD"/>
+    <w:rsid w:val="75819635"/>
     <w:rsid w:val="75E9A44D"/>
     <w:rsid w:val="7609D71D"/>
     <w:rsid w:val="78C49B12"/>
     <w:rsid w:val="7B904A7E"/>
     <w:rsid w:val="7C00D3BA"/>
     <w:rsid w:val="7CB66462"/>
     <w:rsid w:val="7E84BA8D"/>
     <w:rsid w:val="7E9C60C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62659081"/>
-  <w15:docId w15:val="{F97E88D1-258D-4772-BFF9-640C5DC212F7}"/>
+  <w15:docId w15:val="{4CE2345D-B927-4A32-BECC-318ABDF6A4D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15103,53 +15153,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading"/>
     <w:lsdException w:name="Light List"/>
     <w:lsdException w:name="Light Grid"/>
     <w:lsdException w:name="Medium Shading 1"/>
     <w:lsdException w:name="Medium Shading 2"/>
     <w:lsdException w:name="Medium List 1"/>
     <w:lsdException w:name="Medium List 2"/>
     <w:lsdException w:name="Medium Grid 1"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Revision" w:uiPriority="71"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="60" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="73" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="60" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 1"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="67"/>
@@ -15184,57 +15234,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="64"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="65" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="65" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="66" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="67" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="68" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="69" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="70" w:semiHidden="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="71" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -15301,477 +15351,478 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005A491A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="520" w:after="240" w:line="480" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="006170"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="006170"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
     <w:name w:val="Body"/>
     <w:link w:val="BodyChar"/>
     <w:qFormat/>
     <w:rsid w:val="002365B4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="005A491A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="006170"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="006170"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="53565A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00D24BDF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="87189D"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext6pt">
+  <w:style w:type="paragraph" w:styleId="Tabletext6pt" w:customStyle="1">
     <w:name w:val="Table text + 6pt"/>
     <w:basedOn w:val="Tabletext"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="0042084E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00C621B1"/>
     <w:tblPr/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
+  <w:style w:type="paragraph" w:styleId="Bodynospace" w:customStyle="1">
     <w:name w:val="Body no space"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F772C6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="Body"/>
     <w:qFormat/>
     <w:rsid w:val="00F80A99"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+  <w:style w:type="character" w:styleId="DocumentMapChar" w:customStyle="1">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003744CF"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000033F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="98"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FA3525"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCheadingreport">
+  <w:style w:type="paragraph" w:styleId="TOCheadingreport" w:customStyle="1">
     <w:name w:val="TOC heading report"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Body"/>
     <w:link w:val="TOCheadingreportChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00A71CE4"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TOCheadingreportChar">
+  <w:style w:type="character" w:styleId="TOCheadingreportChar" w:customStyle="1">
     <w:name w:val="TOC heading report Char"/>
     <w:link w:val="TOCheadingreport"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000033F7"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
       </w:tabs>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
@@ -15855,703 +15906,703 @@
     <w:semiHidden/>
     <w:rsid w:val="0021053D"/>
     <w:pPr>
       <w:ind w:left="1600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+  <w:style w:type="paragraph" w:styleId="Tabletext" w:customStyle="1">
     <w:name w:val="Table text"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
+  <w:style w:type="paragraph" w:styleId="Tablecaption" w:customStyle="1">
     <w:name w:val="Table caption"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
+  <w:style w:type="paragraph" w:styleId="Documenttitle" w:customStyle="1">
     <w:name w:val="Document title"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00CC78EC"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="560" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="006170"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="50"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Accessibilitypara">
+  <w:style w:type="paragraph" w:styleId="Accessibilitypara" w:customStyle="1">
     <w:name w:val="Accessibility para"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00877635"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="200" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
+  <w:style w:type="paragraph" w:styleId="Figurecaption" w:customStyle="1">
     <w:name w:val="Figure caption"/>
     <w:next w:val="Body"/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
+  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="Bullet1"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00A5240F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
+  <w:style w:type="paragraph" w:styleId="Bodyafterbullets" w:customStyle="1">
     <w:name w:val="Body after bullets"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E11352"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
+  <w:style w:type="paragraph" w:styleId="Tablebullet2" w:customStyle="1">
     <w:name w:val="Table bullet 2"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:ind w:left="964" w:hanging="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
+  <w:style w:type="paragraph" w:styleId="Tablebullet1" w:customStyle="1">
     <w:name w:val="Table bullet 1"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:ind w:left="680" w:hanging="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZTablebullets">
+  <w:style w:type="numbering" w:styleId="ZZTablebullets" w:customStyle="1">
     <w:name w:val="ZZ Table bullets"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
+  <w:style w:type="paragraph" w:styleId="Tablecolhead" w:customStyle="1">
     <w:name w:val="Table col head"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="006170"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
+  <w:style w:type="paragraph" w:styleId="Bulletafternumbers1" w:customStyle="1">
     <w:name w:val="Bullet after numbers 1"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="004C97"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
+  <w:style w:type="paragraph" w:styleId="Documentsubtitle" w:customStyle="1">
     <w:name w:val="Document subtitle"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="53565A"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="220" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spacerparatopoffirstpage">
+  <w:style w:type="paragraph" w:styleId="Spacerparatopoffirstpage" w:customStyle="1">
     <w:name w:val="Spacer para top of first page"/>
     <w:basedOn w:val="Bodynospace"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE6028"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
+  <w:style w:type="numbering" w:styleId="ZZBullets" w:customStyle="1">
     <w:name w:val="ZZ Bullets"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit">
+  <w:style w:type="numbering" w:styleId="ZZNumbersdigit" w:customStyle="1">
     <w:name w:val="ZZ Numbers digit"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
+  <w:style w:type="numbering" w:styleId="ZZQuotebullets" w:customStyle="1">
     <w:name w:val="ZZ Quote bullets"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
+  <w:style w:type="paragraph" w:styleId="Numberdigit" w:customStyle="1">
     <w:name w:val="Number digit"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="397"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
+  <w:style w:type="paragraph" w:styleId="Numberloweralphaindent" w:customStyle="1">
     <w:name w:val="Number lower alpha indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
+  <w:style w:type="paragraph" w:styleId="Numberdigitindent" w:customStyle="1">
     <w:name w:val="Number digit indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="794"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
+  <w:style w:type="paragraph" w:styleId="Numberloweralpha" w:customStyle="1">
     <w:name w:val="Number lower alpha"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
+  <w:style w:type="paragraph" w:styleId="Numberlowerroman" w:customStyle="1">
     <w:name w:val="Number lower roman"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
+  <w:style w:type="paragraph" w:styleId="Numberlowerromanindent" w:customStyle="1">
     <w:name w:val="Number lower roman indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotetext">
+  <w:style w:type="paragraph" w:styleId="Quotetext" w:customStyle="1">
     <w:name w:val="Quote text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablefigurenote">
+  <w:style w:type="paragraph" w:styleId="Tablefigurenote" w:customStyle="1">
     <w:name w:val="Table/figure note"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
+  <w:style w:type="paragraph" w:styleId="Bodyaftertablefigure" w:customStyle="1">
     <w:name w:val="Body after table/figure"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00951D50"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
+  <w:style w:type="paragraph" w:styleId="Bulletafternumbers2" w:customStyle="1">
     <w:name w:val="Bullet after numbers 2"/>
     <w:basedOn w:val="Body"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
+  <w:style w:type="numbering" w:styleId="ZZNumberslowerroman" w:customStyle="1">
     <w:name w:val="ZZ Numbers lower roman"/>
     <w:basedOn w:val="ZZQuotebullets"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
+  <w:style w:type="numbering" w:styleId="ZZNumbersloweralpha" w:customStyle="1">
     <w:name w:val="ZZ Numbers lower alpha"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
+  <w:style w:type="paragraph" w:styleId="Quotebullet1" w:customStyle="1">
     <w:name w:val="Quote bullet 1"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
+  <w:style w:type="paragraph" w:styleId="Quotebullet2" w:customStyle="1">
     <w:name w:val="Quote bullet 2"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
+  <w:style w:type="character" w:styleId="BodyChar" w:customStyle="1">
     <w:name w:val="Body Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Body"/>
     <w:rsid w:val="002365B4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bannermarking">
+  <w:style w:type="paragraph" w:styleId="Bannermarking" w:customStyle="1">
     <w:name w:val="Banner marking"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00020678"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00165A57"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imprint">
+  <w:style w:type="paragraph" w:styleId="Imprint" w:customStyle="1">
     <w:name w:val="Imprint"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00020678"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
+  <w:style w:type="paragraph" w:styleId="Introtext" w:customStyle="1">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00563F63"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="006170"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00563F63"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="53565A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B97D56"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F7D8F"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006F7D8F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
@@ -16757,52 +16808,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/advice-and-protocols/protocols/education-medical/mental-health" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oppdirectorate@dffh.vic.gov.au?subject=As%20One%20-%20Our%20Ways%20of%20Working%20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OPPDirectorate@dffh.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/advice-and-protocols/protocols/education-medical/mental-health" TargetMode="External" Id="Rbf50674d28e740a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/advice-and-protocols/protocols/education-medical/mental-health" TargetMode="External" Id="Rbf78e15d5d8643a2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17063,77 +17113,81 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2fa22ec-7818-4a0a-a43c-4592d0df733a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A9642B7E8839504090741F6722BC3A39" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7c6523ae5e2aaa5503f2163526a23401">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2fa22ec-7818-4a0a-a43c-4592d0df733a" xmlns:ns3="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="97ecce4dabbda3363e16d820010064f5" ns2:_="" ns3:_="">
     <xsd:import namespace="c2fa22ec-7818-4a0a-a43c-4592d0df733a"/>
     <xsd:import namespace="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -17324,137 +17378,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50"/>
     <ds:schemaRef ds:uri="c2fa22ec-7818-4a0a-a43c-4592d0df733a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABA5BCE6-F404-4608-A73B-76A9D2CDAA70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2fa22ec-7818-4a0a-a43c-4592d0df733a"/>
     <ds:schemaRef ds:uri="c6d0e49e-d15c-4167-a8e2-24c57a4eaa50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>6</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company>Victoria State Government, Department of Families, Fairness and Housing</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>As one: our way of working – partnerships between child protection and mental health services to keep children safe</dc:title>
   <dc:subject/>
   <dc:creator>Office of Professional Practice</dc:creator>
-  <cp:keywords>Child protection, child mental health, collaboration, partnerships</cp:keywords>
+  <keywords>Child protection, child mental health, collaboration, partnerships</keywords>
   <dc:description/>
-  <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Rebecca Mullally (DFFH)</lastModifiedBy>
+  <revision>175</revision>
+  <lastPrinted>2021-01-31T14:27:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>DFFH whole of Vic Gov report</cp:category>
-[...1 lines deleted...]
-</cp:coreProperties>
+  <category>DFFH whole of Vic Gov report</category>
+  <contentStatus/>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100A9642B7E8839504090741F6722BC3A39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022 sbv4 20032025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>